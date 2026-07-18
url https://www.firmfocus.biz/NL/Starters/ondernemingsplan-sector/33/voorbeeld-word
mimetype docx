--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van reparatie en installatie van machines en apparaten richten zich op het onderhouden, repareren en installeren van diverse soorten machines en apparaten. Dit varieert van industriële machines, zoals productielijnen en landbouwapparatuur, tot kleinere apparaten zoals kantoormachines en huishoudelijke apparatuur. De dienstverlening kan zich uitstrekken van eenvoudige reparaties en onderhoudswerkzaamheden tot complexe installaties en systeemintegraties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze ondernemingen is breed en kan bestaan uit industriële bedrijven, landbouwbedrijven, kantoorgebouwen en particulieren. Industriële klanten hebben vaak behoefte aan continue ondersteuning om stilstand van hun productieprocessen te minimaliseren. Voor kantoorgebouwen is het belangrijk dat hun apparatuur, zoals printers en computers, optimaal blijft functioneren. Particulieren zoeken vaak naar snelle en betrouwbare reparaties van huishoudelijke apparaten.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2D0AFEE0"/>
+    <w:nsid w:val="251BD8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>