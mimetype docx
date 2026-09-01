--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van reparatie en installatie van machines en apparaten richten zich op het onderhouden, repareren en installeren van diverse soorten machines en apparaten. Dit varieert van industriële machines, zoals productielijnen en landbouwapparatuur, tot kleinere apparaten zoals kantoormachines en huishoudelijke apparatuur. De dienstverlening kan zich uitstrekken van eenvoudige reparaties en onderhoudswerkzaamheden tot complexe installaties en systeemintegraties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze ondernemingen is breed en kan bestaan uit industriële bedrijven, landbouwbedrijven, kantoorgebouwen en particulieren. Industriële klanten hebben vaak behoefte aan continue ondersteuning om stilstand van hun productieprocessen te minimaliseren. Voor kantoorgebouwen is het belangrijk dat hun apparatuur, zoals printers en computers, optimaal blijft functioneren. Particulieren zoeken vaak naar snelle en betrouwbare reparaties van huishoudelijke apparaten.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="251BD8D4"/>
+    <w:nsid w:val="24753738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>