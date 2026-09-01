--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24753738"/>
+    <w:nsid w:val="33ACE7E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>