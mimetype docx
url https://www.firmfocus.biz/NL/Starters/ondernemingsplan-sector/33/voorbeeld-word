--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: reparatie en installatie van machines en apparaten (SBI 33) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van reparatie en installatie van machines en apparaten richten zich op het onderhouden, repareren en installeren van diverse soorten machines en apparaten. Dit varieert van industriële machines, zoals productielijnen en landbouwapparatuur, tot kleinere apparaten zoals kantoormachines en huishoudelijke apparatuur. De dienstverlening kan zich uitstrekken van eenvoudige reparaties en onderhoudswerkzaamheden tot complexe installaties en systeemintegraties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze ondernemingen is breed en kan bestaan uit industriële bedrijven, landbouwbedrijven, kantoorgebouwen en particulieren. Industriële klanten hebben vaak behoefte aan continue ondersteuning om stilstand van hun productieprocessen te minimaliseren. Voor kantoorgebouwen is het belangrijk dat hun apparatuur, zoals printers en computers, optimaal blijft functioneren. Particulieren zoeken vaak naar snelle en betrouwbare reparaties van huishoudelijke apparaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische ontwikkelingen en economische schommelingen. Er is een constante vraag naar efficiënte en betrouwbare dienstverlening, waarbij bedrijven hun expertise moeten bijhouden om aan de veranderende eisen van de technologie en de markt te voldoen. De concurrentie kan variëren van kleine lokale bedrijven tot grotere nationale spelers, afhankelijk van de specifieke niche binnen de sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33ACE7E3"/>
+    <w:nsid w:val="1ED7F443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>