--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: inzameling van afval (SBI 38.1) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: inzameling van afval (SBI 38.1) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector inzameling van afval zijn verantwoordelijk voor het verzamelen, vervoeren en verwerken van verschillende soorten afval. Dit omvat huishoudelijk afval, bedrijfsafval, bouwafval en gevaarlijk afval. Het doel is om afval op een veilige en milieuvriendelijke manier te beheren en te verwerken, met aandacht voor recycling en hergebruik waar mogelijk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze ondernemingen variëren van particuliere huishoudens tot grote bedrijven en overheidsinstellingen. Deze klanten hebben allemaal specifieke behoeften en eisen als het gaat om afvalbeheer, en bedrijven in deze sector moeten vaak maatwerkoplossingen bieden om aan deze diverse eisen te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor afvalinzameling is sterk gereguleerd en onderhevig aan strenge milieuwetten en -voorschriften. Daarnaast is er een toenemende druk vanuit de samenleving en overheden om duurzaamheidsdoelen te behalen en de impact op het milieu te minimaliseren. Dit creëert zowel uitdagingen als kansen voor bedrijven in deze sector, die moeten innoveren en efficiënte processen moeten implementeren om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 54.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -567,51 +567,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -721,51 +721,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -825,51 +825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -942,51 +942,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1012,64 +1012,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FFF9BC7A"/>
+    <w:nsid w:val="0A2CBD4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1404,51 +1404,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=38.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>