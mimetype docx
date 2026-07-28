--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: inzameling van afval (SBI 38.1) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: inzameling van afval (SBI 38.1) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector inzameling van afval zijn verantwoordelijk voor het verzamelen, vervoeren en verwerken van verschillende soorten afval. Dit omvat huishoudelijk afval, bedrijfsafval, bouwafval en gevaarlijk afval. Het doel is om afval op een veilige en milieuvriendelijke manier te beheren en te verwerken, met aandacht voor recycling en hergebruik waar mogelijk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze ondernemingen variëren van particuliere huishoudens tot grote bedrijven en overheidsinstellingen. Deze klanten hebben allemaal specifieke behoeften en eisen als het gaat om afvalbeheer, en bedrijven in deze sector moeten vaak maatwerkoplossingen bieden om aan deze diverse eisen te voldoen.</w:t>
       </w:r>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C892EB9"/>
+    <w:nsid w:val="FFF9BC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>