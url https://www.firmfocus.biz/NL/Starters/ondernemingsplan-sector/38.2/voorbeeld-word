--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: behandeling van afval (SBI 38.2) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: behandeling van afval (SBI 38.2) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van afvalbehandeling zijn verantwoordelijk voor het inzamelen, verwerken en recyclen van diverse soorten afval. Dit omvat huishoudelijk afval, industrieel afval en gevaarlijk afval. Het doel is om afval op een milieuvriendelijke manier te beheren en te zorgen voor de herwinning van waardevolle materialen. Deze bedrijven spelen een cruciale rol in het verminderen van de hoeveelheid afval die naar stortplaatsen gaat en in het bevorderen van een circulaire economie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van afvalbehandelingsbedrijven is divers en omvat zowel overheidsinstanties als particuliere bedrijven. Gemeenten zijn vaak belangrijke klanten, omdat zij verantwoordelijk zijn voor de inzameling en verwerking van huishoudelijk afval. Daarnaast werken afvalbehandelingsbedrijven samen met industriële klanten die gespecialiseerde diensten nodig hebben voor het verwerken van gevaarlijke of niet-standaard afvalstromen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor afvalbehandeling is dynamisch en wordt beïnvloed door regelgeving, technologische vooruitgang en veranderende maatschappelijke verwachtingen. Bedrijven moeten voldoen aan strenge milieunormen en vaak investeren in nieuwe technologieën om efficiënter te opereren. Er is een groeiende vraag naar duurzame oplossingen, wat kansen biedt voor bedrijven die zich richten op innovatieve afvalverwerkingsmethoden en recyclingtechnieken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 65.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CD740AF5"/>
+    <w:nsid w:val="6A3C16B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=38.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>