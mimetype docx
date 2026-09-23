--- v3 (2026-08-09)
+++ v4 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: voorbereiding tot recycling (SBI 38.3) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: voorbereiding tot recycling (SBI 38.3) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector voorbereiding tot recycling richten zich op het verwerken van afvalstoffen naar een vorm die geschikt is voor recycling. Dit omvat het sorteren, reinigen en conditioneren van materialen zoals papier, glas, metaal en kunststoffen. Het doel is om deze materialen te transformeren tot grondstoffen die opnieuw in productieprocessen kunnen worden ingezet. Hierdoor wordt niet alleen de afvalberg verminderd, maar ook het gebruik van primaire grondstoffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De bedrijven in deze sector opereren in een complexe marktomgeving waarin regelgeving, milieunormen en technologische ontwikkelingen een grote rol spelen. Ze werken vaak samen met gemeenten, afvalinzamelaars en recyclingbedrijven. De vraag naar gerecyclede materialen groeit, mede door de toenemende aandacht voor duurzaamheid en circulaire economie. Dit biedt kansen, maar vereist ook voortdurende aanpassingen aan veranderende wetgeving en markteisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De concurrentie in de markt is aanzienlijk, met zowel kleine gespecialiseerde bedrijven als grotere multinationals die actief zijn. Succesvolle ondernemingen onderscheiden zich door efficiënte processen, kwaliteitscontrole en sterke relaties met leveranciers en afnemers. Het vermogen om flexibel te reageren op marktdynamiek en innovaties in scheidingstechnologieën is cruciaal voor het behoud van concurrentievoordeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 32.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 32.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C67F20E5"/>
+    <w:nsid w:val="5B5773B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=38.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>