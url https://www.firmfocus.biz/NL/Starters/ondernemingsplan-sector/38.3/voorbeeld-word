--- v4 (2026-09-23)
+++ v5 (2026-11-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: voorbereiding tot recycling (SBI 38.3) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: voorbereiding tot recycling (SBI 38.3) · Gegenereerd op 8 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector voorbereiding tot recycling richten zich op het verwerken van afvalstoffen naar een vorm die geschikt is voor recycling. Dit omvat het sorteren, reinigen en conditioneren van materialen zoals papier, glas, metaal en kunststoffen. Het doel is om deze materialen te transformeren tot grondstoffen die opnieuw in productieprocessen kunnen worden ingezet. Hierdoor wordt niet alleen de afvalberg verminderd, maar ook het gebruik van primaire grondstoffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De bedrijven in deze sector opereren in een complexe marktomgeving waarin regelgeving, milieunormen en technologische ontwikkelingen een grote rol spelen. Ze werken vaak samen met gemeenten, afvalinzamelaars en recyclingbedrijven. De vraag naar gerecyclede materialen groeit, mede door de toenemende aandacht voor duurzaamheid en circulaire economie. Dit biedt kansen, maar vereist ook voortdurende aanpassingen aan veranderende wetgeving en markteisen.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B5773B5"/>
+    <w:nsid w:val="37CC98E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>