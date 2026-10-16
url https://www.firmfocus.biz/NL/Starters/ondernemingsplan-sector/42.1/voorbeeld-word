--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: bouw van wegen, spoorwegen en kunstwerken (SBI 42.1) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: bouw van wegen, spoorwegen en kunstwerken (SBI 42.1) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector bouw van wegen, spoorwegen en kunstwerken richten zich op de aanleg, renovatie en het onderhoud van infrastructuurprojecten. Dit omvat het bouwen van wegen en snelwegen, het aanleggen van spoorlijnen en het realiseren van kunstwerken zoals bruggen, tunnels en viaducten. De bedrijven in deze sector werken vaak in opdracht van overheden, grote bouwbedrijven en ontwikkelaars, waarbij ze verantwoordelijk zijn voor zowel de technische als organisatorische aspecten van de projecten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor deze sector is sterk gereguleerd en wordt gekenmerkt door strikte veiligheids- en milieueisen. Projecten zijn vaak grootschalig en vereisen aanzienlijke investeringen en langdurige plannings- en uitvoeringsfasen. De concurrentie is hevig, met zowel nationale als internationale spelers die strijden om contracten. Succesvolle ondernemingen onderscheiden zich door hun technische expertise, efficiëntie in projectuitvoering en hun vermogen om binnen budget en tijdschema te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt beïnvloed door economische factoren zoals overheidsinvesteringen in infrastructuur, technologische ontwikkelingen en duurzaamheidsvereisten. Aanpassingen in wet- en regelgeving kunnen ook van invloed zijn op de operationele strategieën van bedrijven. Het is essentieel voor ondernemingen om op de hoogte te blijven van deze veranderingen om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 42.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="463317FD"/>
+    <w:nsid w:val="626E7FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=42.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>