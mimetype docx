--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: leggen van kabels en buizen (SBI 42.2) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: leggen van kabels en buizen (SBI 42.2) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor het leggen van kabels en buizen richt zich op het ontwerp, de aanleg en het onderhoud van ondergrondse infrastructuren. Bedrijven in deze sector zijn verantwoordelijk voor het veilig en efficiënt installeren van elektriciteitskabels, waterleidingen, gasleidingen en telecommunicatiekabels. Dit proces omvat het graven van sleuven, het plaatsen van kabels en buizen en het zorgvuldig terugbrengen van de omgeving naar de oorspronkelijke staat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring bestaat voornamelijk uit overheden, nutsbedrijven, bouwbedrijven en projectontwikkelaars. Deze partijen hebben een constante behoefte aan betrouwbare en goed functionerende infrastructuur om hun diensten te kunnen leveren. De sector opereert in een sterk gereguleerde omgeving, waar veiligheid en naleving van wet- en regelgeving van groot belang zijn.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="281D98E3"/>
+    <w:nsid w:val="55DC2777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>