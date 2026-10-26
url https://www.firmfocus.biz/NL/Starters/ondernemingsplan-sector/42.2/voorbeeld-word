--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: leggen van kabels en buizen (SBI 42.2) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: leggen van kabels en buizen (SBI 42.2) · Gegenereerd op 26 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector voor het leggen van kabels en buizen richt zich op het ontwerp, de aanleg en het onderhoud van ondergrondse infrastructuren. Bedrijven in deze sector zijn verantwoordelijk voor het veilig en efficiënt installeren van elektriciteitskabels, waterleidingen, gasleidingen en telecommunicatiekabels. Dit proces omvat het graven van sleuven, het plaatsen van kabels en buizen en het zorgvuldig terugbrengen van de omgeving naar de oorspronkelijke staat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring bestaat voornamelijk uit overheden, nutsbedrijven, bouwbedrijven en projectontwikkelaars. Deze partijen hebben een constante behoefte aan betrouwbare en goed functionerende infrastructuur om hun diensten te kunnen leveren. De sector opereert in een sterk gereguleerde omgeving, waar veiligheid en naleving van wet- en regelgeving van groot belang zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door technologische ontwikkelingen en een groeiende vraag naar duurzame oplossingen. Er is een toenemende behoefte aan slimme netwerken en hernieuwbare energiebronnen, wat leidt tot een grotere vraag naar gespecialiseerde kabel- en buislegdiensten. Bedrijven in deze sector moeten zich voortdurend aanpassen aan veranderende technische eisen en milieunormen om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="55DC2777"/>
+    <w:nsid w:val="FAAABD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=42.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>