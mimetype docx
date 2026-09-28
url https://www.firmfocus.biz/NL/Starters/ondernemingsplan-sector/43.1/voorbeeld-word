--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van slopen van bouwwerken, grondverzet en proefboren zijn gespecialiseerd in het veilig en efficiënt verwijderen van bestaande structuren, het verplaatsen van grond en het uitvoeren van geotechnisch onderzoek. Deze ondernemingen spelen een cruciale rol in het voorbereiden van terreinen voor nieuwe bouwprojecten, infrastructuurontwikkeling en andere civiele werken. Ze bedienen voornamelijk de bouw- en vastgoedsector, gemeentelijke overheden en industriële klanten die behoefte hebben aan grondwerk en sloopdiensten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren, wordt gekenmerkt door strenge regelgeving op het gebied van veiligheid en milieu. Het naleven van deze regels is essentieel om de impact op de omgeving te minimaliseren en de veiligheid van werknemers te waarborgen. Daarnaast is er een toenemende vraag naar duurzame sloopmethoden die de recycling van materialen bevorderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten ook rekening houden met de fluctuaties in de bouwsector, die de vraag naar hun diensten kunnen beïnvloeden. Het is belangrijk om strategisch te plannen en flexibel te blijven om in te spelen op veranderingen in marktbehoeften en economische omstandigheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 60.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 60.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5AE5FB2E"/>
+    <w:nsid w:val="2B7D057A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=43.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>