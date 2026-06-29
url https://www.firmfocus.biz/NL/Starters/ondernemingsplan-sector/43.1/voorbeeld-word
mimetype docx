--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van slopen van bouwwerken, grondverzet en proefboren zijn gespecialiseerd in het veilig en efficiënt verwijderen van bestaande structuren, het verplaatsen van grond en het uitvoeren van geotechnisch onderzoek. Deze ondernemingen spelen een cruciale rol in het voorbereiden van terreinen voor nieuwe bouwprojecten, infrastructuurontwikkeling en andere civiele werken. Ze bedienen voornamelijk de bouw- en vastgoedsector, gemeentelijke overheden en industriële klanten die behoefte hebben aan grondwerk en sloopdiensten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren, wordt gekenmerkt door strenge regelgeving op het gebied van veiligheid en milieu. Het naleven van deze regels is essentieel om de impact op de omgeving te minimaliseren en de veiligheid van werknemers te waarborgen. Daarnaast is er een toenemende vraag naar duurzame sloopmethoden die de recycling van materialen bevorderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten ook rekening houden met de fluctuaties in de bouwsector, die de vraag naar hun diensten kunnen beïnvloeden. Het is belangrijk om strategisch te plannen en flexibel te blijven om in te spelen op veranderingen in marktbehoeften en economische omstandigheden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 61.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 60.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="097490CE"/>
+    <w:nsid w:val="5A8DB2E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>