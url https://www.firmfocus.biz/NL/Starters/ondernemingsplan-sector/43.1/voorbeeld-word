--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A8DB2E6"/>
+    <w:nsid w:val="9215A6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>