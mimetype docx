--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: slopen van bouwwerken, grondverzet en proefboren (SBI 43.1) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in de sector van slopen van bouwwerken, grondverzet en proefboren zijn gespecialiseerd in het veilig en efficiënt verwijderen van bestaande structuren, het verplaatsen van grond en het uitvoeren van geotechnisch onderzoek. Deze ondernemingen spelen een cruciale rol in het voorbereiden van terreinen voor nieuwe bouwprojecten, infrastructuurontwikkeling en andere civiele werken. Ze bedienen voornamelijk de bouw- en vastgoedsector, gemeentelijke overheden en industriële klanten die behoefte hebben aan grondwerk en sloopdiensten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze bedrijven opereren, wordt gekenmerkt door strenge regelgeving op het gebied van veiligheid en milieu. Het naleven van deze regels is essentieel om de impact op de omgeving te minimaliseren en de veiligheid van werknemers te waarborgen. Daarnaast is er een toenemende vraag naar duurzame sloopmethoden die de recycling van materialen bevorderen.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9215A6BF"/>
+    <w:nsid w:val="5AE5FB2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>