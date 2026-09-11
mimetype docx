--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: bouwinstallatie (SBI 43.2) · Gegenereerd op 28 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: bouwinstallatie (SBI 43.2) · Gegenereerd op 11 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De bouwinstallatiesector omvat bedrijven die gespecialiseerd zijn in het installeren van technische installaties in gebouwen. Dit varieert van elektrische systemen en sanitaire voorzieningen tot verwarmings-, ventilatie- en airconditioningsystemen. Bedrijven in deze sector werken vaak nauw samen met aannemers en vastgoedontwikkelaars om ervoor te zorgen dat de technische installaties voldoen aan de geldende normen en eisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van bouwinstallatiebedrijven bestaat voornamelijk uit projectontwikkelaars, aannemers, particuliere huiseigenaren en zakelijke vastgoedbeheerders. Deze klanten zoeken naar betrouwbare partners die hun expertise kunnen inzetten om projecten op tijd en binnen budget op te leveren. De sector wordt gekenmerkt door een hoge mate van concurrentie, waarbij prijs, kwaliteit en service belangrijke differentiatoren zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor bouwinstallatiebedrijven is dynamisch en onderhevig aan technologische ontwikkelingen en regelgeving. Duurzaamheid en energie-efficiëntie spelen een steeds belangrijkere rol, waarbij er een toenemende vraag is naar installaties die bijdragen aan energiezuinige en milieuvriendelijke gebouwen. Daarnaast moeten bedrijven in deze sector flexibel zijn om zich aan te passen aan veranderende bouwvoorschriften en klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 52.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 52.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D5321FFA"/>
+    <w:nsid w:val="6E8337C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>