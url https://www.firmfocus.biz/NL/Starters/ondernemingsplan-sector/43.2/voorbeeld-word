--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: bouwinstallatie (SBI 43.2) · Gegenereerd op 13 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: bouwinstallatie (SBI 43.2) · Gegenereerd op 28 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De bouwinstallatiesector omvat bedrijven die gespecialiseerd zijn in het installeren van technische installaties in gebouwen. Dit varieert van elektrische systemen en sanitaire voorzieningen tot verwarmings-, ventilatie- en airconditioningsystemen. Bedrijven in deze sector werken vaak nauw samen met aannemers en vastgoedontwikkelaars om ervoor te zorgen dat de technische installaties voldoen aan de geldende normen en eisen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van bouwinstallatiebedrijven bestaat voornamelijk uit projectontwikkelaars, aannemers, particuliere huiseigenaren en zakelijke vastgoedbeheerders. Deze klanten zoeken naar betrouwbare partners die hun expertise kunnen inzetten om projecten op tijd en binnen budget op te leveren. De sector wordt gekenmerkt door een hoge mate van concurrentie, waarbij prijs, kwaliteit en service belangrijke differentiatoren zijn.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D779A421"/>
+    <w:nsid w:val="D5321FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>