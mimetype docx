--- v0 (2026-05-25)
+++ v1 (2026-08-19)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: loodgieters- en fitterswerk; installatie van sanitair en van verwarmings- en luchtbehandelingsapparatuur (SBI 43.22) · Gegenereerd op 25 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: loodgieters- en fitterswerk; installatie van sanitair en van verwarmings- en luchtbehandelingsapparatuur (SBI 43.22) · Gegenereerd op 19 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van loodgieters- en fitterswerk zijn gespecialiseerd in de installatie, reparatie en het onderhoud van sanitair en verwarmingssystemen. Dit omvat het plaatsen van waterleidingen, afvoersystemen, verwarmingsinstallaties en luchtbehandelingsapparatuur. De werkzaamheden richten zich zowel op nieuwbouwprojecten als op renovatie- en onderhoudswerkzaamheden in bestaande gebouwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen varieert van particuliere huiseigenaren tot commerciële bedrijven en overheidsinstellingen. Klanten verwachten een betrouwbare service die voldoet aan de geldende veiligheids- en milieunormen. Daarnaast speelt energie-efficiëntie een steeds grotere rol, waardoor de vraag naar duurzame oplossingen groeit.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F8D5ABB0"/>
+    <w:nsid w:val="E70F7F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>