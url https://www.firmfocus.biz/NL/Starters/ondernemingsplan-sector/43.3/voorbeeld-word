--- v2 (2026-06-26)
+++ v3 (2026-09-22)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: afwerking van gebouwen (SBI 43.3) · Gegenereerd op 26 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: afwerking van gebouwen (SBI 43.3) · Gegenereerd op 22 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector afwerking van gebouwen richt zich op de laatste fasen van de bouw of renovatie van vastgoed. Bedrijven in deze sector zijn gespecialiseerd in activiteiten zoals schilderen, stukadoren, vloeren leggen, en het installeren van plafonds en scheidingswanden. Deze diensten worden geleverd aan zowel de particuliere als de zakelijke markt, variërend van individuele huiseigenaren tot grote vastgoedontwikkelaars en commerciële instellingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor afwerkingsbedrijven is divers en competitief. Er is een constante vraag naar kwaliteit en vakmanschap, en bedrijven moeten voldoen aan strikte bouwvoorschriften en milieunormen. De sector wordt gekenmerkt door seizoensgebondenheid, met pieken in activiteit tijdens de lente- en zomermaanden. Flexibiliteit en aanpassingsvermogen zijn cruciaal om in te spelen op de veranderende wensen van klanten en de dynamiek van de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich onderscheiden door efficiënt projectmanagement en het vermogen om projecten binnen afgesproken tijd en budget op te leveren. Samenwerking met andere bouwprofessionals en een goed begrip van moderne bouwtechnieken zijn essentieel om concurrerend te blijven. Het succes in deze sector hangt vaak samen met de reputatie en het netwerk dat een bedrijf weet op te bouwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 55.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 55.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -711,51 +711,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -865,51 +865,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -969,51 +969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1086,51 +1086,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1156,64 +1156,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1269,51 +1269,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F74ABB36"/>
+    <w:nsid w:val="13540D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1548,51 +1548,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=43.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>