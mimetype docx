--- v3 (2026-09-22)
+++ v4 (2026-11-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: afwerking van gebouwen (SBI 43.3) · Gegenereerd op 22 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: afwerking van gebouwen (SBI 43.3) · Gegenereerd op 8 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector afwerking van gebouwen richt zich op de laatste fasen van de bouw of renovatie van vastgoed. Bedrijven in deze sector zijn gespecialiseerd in activiteiten zoals schilderen, stukadoren, vloeren leggen, en het installeren van plafonds en scheidingswanden. Deze diensten worden geleverd aan zowel de particuliere als de zakelijke markt, variërend van individuele huiseigenaren tot grote vastgoedontwikkelaars en commerciële instellingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor afwerkingsbedrijven is divers en competitief. Er is een constante vraag naar kwaliteit en vakmanschap, en bedrijven moeten voldoen aan strikte bouwvoorschriften en milieunormen. De sector wordt gekenmerkt door seizoensgebondenheid, met pieken in activiteit tijdens de lente- en zomermaanden. Flexibiliteit en aanpassingsvermogen zijn cruciaal om in te spelen op de veranderende wensen van klanten en de dynamiek van de markt.</w:t>
       </w:r>
@@ -1269,51 +1269,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="13540D6E"/>
+    <w:nsid w:val="77D30F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>