--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een stukadoorsbedrijf richt zich op het aanbrengen van pleisterwerk op muren en plafonds. Dit kan zowel in nieuwbouwprojecten als bij renovaties van bestaande panden plaatsvinden. De diensten omvatten onder meer het glad maken van oppervlakken, het aanbrengen van decoratieve afwerkingen zoals sierpleister en het herstellen van beschadigd pleisterwerk. Klanten variëren van particulieren tot aannemers en vastgoedontwikkelaars die behoefte hebben aan kwalitatief hoogwaardig stucwerk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor stukadoorsbedrijven is dynamisch en wordt beïnvloed door trends in de bouwsector. De vraag naar stukadoorsdiensten is vaak afhankelijk van de bouwactiviteiten in een regio, evenals van de economische omstandigheden die de bouwsector beïnvloeden. Er is een constante behoefte aan vakmanschap en precisie, aangezien de afwerking van muren en plafonds een belangrijke invloed heeft op de esthetiek en waarde van een gebouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie binnen de stukadoorssector is vaak lokaal, waarbij bedrijven concurreren op basis van prijs, kwaliteit en service. Het opbouwen van een goede reputatie en het onderhouden van sterke klantrelaties zijn cruciaal voor succes. Innovatie in technieken en materialen kan ook een rol spelen in het onderscheiden van een bedrijf binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 57.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 57.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -606,51 +606,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -760,51 +760,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -864,51 +864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -981,51 +981,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1051,64 +1051,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1164,51 +1164,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E7805C08"/>
+    <w:nsid w:val="C5662539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1443,51 +1443,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=43.31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>