--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een stukadoorsbedrijf richt zich op het aanbrengen van pleisterwerk op muren en plafonds. Dit kan zowel in nieuwbouwprojecten als bij renovaties van bestaande panden plaatsvinden. De diensten omvatten onder meer het glad maken van oppervlakken, het aanbrengen van decoratieve afwerkingen zoals sierpleister en het herstellen van beschadigd pleisterwerk. Klanten variëren van particulieren tot aannemers en vastgoedontwikkelaars die behoefte hebben aan kwalitatief hoogwaardig stucwerk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor stukadoorsbedrijven is dynamisch en wordt beïnvloed door trends in de bouwsector. De vraag naar stukadoorsdiensten is vaak afhankelijk van de bouwactiviteiten in een regio, evenals van de economische omstandigheden die de bouwsector beïnvloeden. Er is een constante behoefte aan vakmanschap en precisie, aangezien de afwerking van muren en plafonds een belangrijke invloed heeft op de esthetiek en waarde van een gebouw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie binnen de stukadoorssector is vaak lokaal, waarbij bedrijven concurreren op basis van prijs, kwaliteit en service. Het opbouwen van een goede reputatie en het onderhouden van sterke klantrelaties zijn cruciaal voor succes. Innovatie in technieken en materialen kan ook een rol spelen in het onderscheiden van een bedrijf binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 59.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 57.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1164,51 +1164,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B9970B2B"/>
+    <w:nsid w:val="C0DB69E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>