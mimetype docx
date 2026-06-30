--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1164,51 +1164,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C0DB69E5"/>
+    <w:nsid w:val="3002AEFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>