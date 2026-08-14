--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: stukadoren (SBI 43.31) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een stukadoorsbedrijf richt zich op het aanbrengen van pleisterwerk op muren en plafonds. Dit kan zowel in nieuwbouwprojecten als bij renovaties van bestaande panden plaatsvinden. De diensten omvatten onder meer het glad maken van oppervlakken, het aanbrengen van decoratieve afwerkingen zoals sierpleister en het herstellen van beschadigd pleisterwerk. Klanten variëren van particulieren tot aannemers en vastgoedontwikkelaars die behoefte hebben aan kwalitatief hoogwaardig stucwerk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor stukadoorsbedrijven is dynamisch en wordt beïnvloed door trends in de bouwsector. De vraag naar stukadoorsdiensten is vaak afhankelijk van de bouwactiviteiten in een regio, evenals van de economische omstandigheden die de bouwsector beïnvloeden. Er is een constante behoefte aan vakmanschap en precisie, aangezien de afwerking van muren en plafonds een belangrijke invloed heeft op de esthetiek en waarde van een gebouw.</w:t>
       </w:r>
@@ -1164,51 +1164,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3002AEFE"/>
+    <w:nsid w:val="E7805C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>