--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector schilderen en glaszetten richt zich op het aanbrengen van verf en coatings op diverse oppervlakken, alsook het plaatsen, repareren en vervangen van glas in gebouwen. Deze bedrijven bedienen zowel de particuliere als de zakelijke markt, met klanten variërend van huiseigenaren en vastgoedbeheerders tot commerciële instellingen en overheden. De werkzaamheden omvatten vaak het schilderen van binnen- en buitenmuren, kozijnen en andere constructies, evenals het glaszetten in ramen, deuren en façades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door een sterke vraag naar onderhoud en renovatie van bestaande gebouwen, mede gedreven door de behoefte aan energie-efficiëntie en esthetische vernieuwing. Daarnaast speelt de nieuwbouwmarkt een belangrijke rol, hoewel deze gevoelig is voor economische schommelingen. Wet- en regelgeving, zoals bouwvoorschriften en milieueisen, beïnvloeden de bedrijfsvoering in deze sector aanzienlijk. Ondernemers moeten hierdoor voortdurend op de hoogte blijven van de laatste ontwikkelingen en aanpassingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie in de sector is divers, variërend van kleine zelfstandigen tot grotere regionale en nationale spelers. Succesvolle bedrijven onderscheiden zich vaak door vakmanschap, betrouwbaarheid en het vermogen om op maat gemaakte oplossingen te bieden. Klanttevredenheid en mond-tot-mondreclame zijn essentieel voor het opbouwen van een solide reputatie en het genereren van nieuwe opdrachten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48662FC5"/>
+    <w:nsid w:val="DAD528C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>