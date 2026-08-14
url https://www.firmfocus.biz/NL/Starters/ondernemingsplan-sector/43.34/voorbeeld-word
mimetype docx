--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector schilderen en glaszetten richt zich op het aanbrengen van verf en coatings op diverse oppervlakken, alsook het plaatsen, repareren en vervangen van glas in gebouwen. Deze bedrijven bedienen zowel de particuliere als de zakelijke markt, met klanten variërend van huiseigenaren en vastgoedbeheerders tot commerciële instellingen en overheden. De werkzaamheden omvatten vaak het schilderen van binnen- en buitenmuren, kozijnen en andere constructies, evenals het glaszetten in ramen, deuren en façades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door een sterke vraag naar onderhoud en renovatie van bestaande gebouwen, mede gedreven door de behoefte aan energie-efficiëntie en esthetische vernieuwing. Daarnaast speelt de nieuwbouwmarkt een belangrijke rol, hoewel deze gevoelig is voor economische schommelingen. Wet- en regelgeving, zoals bouwvoorschriften en milieueisen, beïnvloeden de bedrijfsvoering in deze sector aanzienlijk. Ondernemers moeten hierdoor voortdurend op de hoogte blijven van de laatste ontwikkelingen en aanpassingen.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DAD528C5"/>
+    <w:nsid w:val="22F6EC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>