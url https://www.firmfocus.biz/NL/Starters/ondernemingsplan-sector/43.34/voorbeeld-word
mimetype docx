--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: schilderen en glaszetten (SBI 43.34) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector schilderen en glaszetten richt zich op het aanbrengen van verf en coatings op diverse oppervlakken, alsook het plaatsen, repareren en vervangen van glas in gebouwen. Deze bedrijven bedienen zowel de particuliere als de zakelijke markt, met klanten variërend van huiseigenaren en vastgoedbeheerders tot commerciële instellingen en overheden. De werkzaamheden omvatten vaak het schilderen van binnen- en buitenmuren, kozijnen en andere constructies, evenals het glaszetten in ramen, deuren en façades.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door een sterke vraag naar onderhoud en renovatie van bestaande gebouwen, mede gedreven door de behoefte aan energie-efficiëntie en esthetische vernieuwing. Daarnaast speelt de nieuwbouwmarkt een belangrijke rol, hoewel deze gevoelig is voor economische schommelingen. Wet- en regelgeving, zoals bouwvoorschriften en milieueisen, beïnvloeden de bedrijfsvoering in deze sector aanzienlijk. Ondernemers moeten hierdoor voortdurend op de hoogte blijven van de laatste ontwikkelingen en aanpassingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Concurrentie in de sector is divers, variërend van kleine zelfstandigen tot grotere regionale en nationale spelers. Succesvolle bedrijven onderscheiden zich vaak door vakmanschap, betrouwbaarheid en het vermogen om op maat gemaakte oplossingen te bieden. Klanttevredenheid en mond-tot-mondreclame zijn essentieel voor het opbouwen van een solide reputatie en het genereren van nieuwe opdrachten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 58.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22F6EC33"/>
+    <w:nsid w:val="D6845FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=43.34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>