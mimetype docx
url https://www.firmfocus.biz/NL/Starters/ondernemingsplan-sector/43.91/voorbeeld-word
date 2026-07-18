--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dakdekken en het bouwen van dakconstructies richten zich op het ontwerpen, installeren en onderhouden van daken voor zowel residentiële als commerciële gebouwen. Deze bedrijven bieden diensten aan zoals het leggen van dakbedekking, het repareren van lekkages, en het aanbrengen van isolatiematerialen. Naast nieuwbouwprojecten zijn renovaties en onderhoudswerkzaamheden belangrijke onderdelen van hun activiteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit vastgoedontwikkelaars, aannemers, woningcorporaties en particuliere huiseigenaren. Er is een groeiende vraag naar duurzame en energiezuinige dakoplossingen, wat heeft geleid tot een toename in het gebruik van groene daken en zonnepanelen. Dit weerspiegelt de bredere markttrend naar ecologische en duurzame bouwpraktijken.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9AEC512B"/>
+    <w:nsid w:val="FE82D9C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>