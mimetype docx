--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dakdekken en het bouwen van dakconstructies richten zich op het ontwerpen, installeren en onderhouden van daken voor zowel residentiële als commerciële gebouwen. Deze bedrijven bieden diensten aan zoals het leggen van dakbedekking, het repareren van lekkages, en het aanbrengen van isolatiematerialen. Naast nieuwbouwprojecten zijn renovaties en onderhoudswerkzaamheden belangrijke onderdelen van hun activiteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit vastgoedontwikkelaars, aannemers, woningcorporaties en particuliere huiseigenaren. Er is een groeiende vraag naar duurzame en energiezuinige dakoplossingen, wat heeft geleid tot een toename in het gebruik van groene daken en zonnepanelen. Dit weerspiegelt de bredere markttrend naar ecologische en duurzame bouwpraktijken.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE82D9C8"/>
+    <w:nsid w:val="8D4712B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>