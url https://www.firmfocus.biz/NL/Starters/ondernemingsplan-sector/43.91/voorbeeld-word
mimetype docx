--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: dakdekken en bouwen van dakconstructies (SBI 43.91) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van dakdekken en het bouwen van dakconstructies richten zich op het ontwerpen, installeren en onderhouden van daken voor zowel residentiële als commerciële gebouwen. Deze bedrijven bieden diensten aan zoals het leggen van dakbedekking, het repareren van lekkages, en het aanbrengen van isolatiematerialen. Naast nieuwbouwprojecten zijn renovaties en onderhoudswerkzaamheden belangrijke onderdelen van hun activiteiten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit vastgoedontwikkelaars, aannemers, woningcorporaties en particuliere huiseigenaren. Er is een groeiende vraag naar duurzame en energiezuinige dakoplossingen, wat heeft geleid tot een toename in het gebruik van groene daken en zonnepanelen. Dit weerspiegelt de bredere markttrend naar ecologische en duurzame bouwpraktijken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor dakdekkers en dakconstructeurs wordt gekenmerkt door seizoensgebondenheid en afhankelijkheid van de bouwsector. Concurrentie komt zowel van lokale kleine bedrijven als van grotere landelijke spelers. Het is cruciaal voor bedrijven in deze sector om zich aan te passen aan veranderende bouwvoorschriften en trends in bouwmaterialen om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8D4712B5"/>
+    <w:nsid w:val="97402E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=43.91" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>