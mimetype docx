--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van personenauto's en lichte bedrijfsauto’s (SBI 45.11) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van personenauto's en lichte bedrijfsauto’s (SBI 45.11) · Gegenereerd op 15 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de handel en reparatie van personenauto's en lichte bedrijfsauto’s richten zich op de verkoop, het onderhoud en de reparatie van voertuigen zoals personenwagens en lichte bedrijfsauto’s. Deze bedrijven bedienen zowel particuliere als zakelijke klanten die op zoek zijn naar betrouwbare voertuigen of die hun bestaande voertuigen willen onderhouden en repareren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en sterk afhankelijk van technologische ontwikkelingen, regelgeving en consumententrends. Bedrijven moeten op de hoogte blijven van de nieuwste technologische innovaties, zoals elektrische en hybride voertuigen, en zich aanpassen aan veranderende wetgeving omtrent emissienormen en veiligheidsvoorschriften.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CDC41F93"/>
+    <w:nsid w:val="5F719D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>