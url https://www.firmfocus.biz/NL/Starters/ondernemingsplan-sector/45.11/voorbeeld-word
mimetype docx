--- v1 (2026-07-15)
+++ v2 (2026-07-15)
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5F719D54"/>
+    <w:nsid w:val="E8A7AD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>