--- v2 (2026-07-15)
+++ v3 (2026-09-21)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van personenauto's en lichte bedrijfsauto’s (SBI 45.11) · Gegenereerd op 15 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van personenauto's en lichte bedrijfsauto’s (SBI 45.11) · Gegenereerd op 21 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de handel en reparatie van personenauto's en lichte bedrijfsauto’s richten zich op de verkoop, het onderhoud en de reparatie van voertuigen zoals personenwagens en lichte bedrijfsauto’s. Deze bedrijven bedienen zowel particuliere als zakelijke klanten die op zoek zijn naar betrouwbare voertuigen of die hun bestaande voertuigen willen onderhouden en repareren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en sterk afhankelijk van technologische ontwikkelingen, regelgeving en consumententrends. Bedrijven moeten op de hoogte blijven van de nieuwste technologische innovaties, zoals elektrische en hybride voertuigen, en zich aanpassen aan veranderende wetgeving omtrent emissienormen en veiligheidsvoorschriften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast speelt de concurrentie een grote rol, met zowel grote autodealers als kleinere, gespecialiseerde garages die strijden om marktaandeel. Klanten verwachten een hoge mate van service en deskundigheid, wat betekent dat bedrijven moeten investeren in hoogwaardige apparatuur en goed opgeleid personeel om aan de verwachtingen te voldoen. Door een focus op kwaliteit en klanttevredenheid kunnen ondernemingen in deze sector zich onderscheiden en succesvol blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 12.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 12.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E8A7AD03"/>
+    <w:nsid w:val="F2138117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=45.11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>