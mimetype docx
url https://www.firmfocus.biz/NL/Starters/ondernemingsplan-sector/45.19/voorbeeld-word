--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 29 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 15 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans richten zich op de verkoop en het onderhoud van voertuigen zoals vrachtwagens, opleggers en grotere aanhangwagens. Deze bedrijven bedienen voornamelijk transportbedrijven, logistieke dienstverleners en ondernemers in de bouwsector die afhankelijk zijn van betrouwbare en goed onderhouden voertuigen voor hun dagelijkse operaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is dynamisch en concurrerend, met een constante vraag naar duurzame en efficiënte oplossingen voor transport. Klanten verwachten niet alleen hoogwaardige producten maar ook een snelle en betrouwbare service. Dit vereist van bedrijven in deze sector een sterke focus op technische expertise en klantgerichte dienstverlening.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F114CE90"/>
+    <w:nsid w:val="4E9A614D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>