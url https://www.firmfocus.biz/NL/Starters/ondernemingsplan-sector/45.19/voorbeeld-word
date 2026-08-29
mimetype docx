--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 15 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 29 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans richten zich op de verkoop en het onderhoud van voertuigen zoals vrachtwagens, opleggers en grotere aanhangwagens. Deze bedrijven bedienen voornamelijk transportbedrijven, logistieke dienstverleners en ondernemers in de bouwsector die afhankelijk zijn van betrouwbare en goed onderhouden voertuigen voor hun dagelijkse operaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is dynamisch en concurrerend, met een constante vraag naar duurzame en efficiënte oplossingen voor transport. Klanten verwachten niet alleen hoogwaardige producten maar ook een snelle en betrouwbare service. Dit vereist van bedrijven in deze sector een sterke focus op technische expertise en klantgerichte dienstverlening.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4E9A614D"/>
+    <w:nsid w:val="70B4D625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>