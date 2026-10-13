--- v2 (2026-08-29)
+++ v3 (2026-10-13)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 29 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans (SBI 45.19) · Gegenereerd op 13 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van zwaardere bedrijfsauto’s, aanhangers en caravans richten zich op de verkoop en het onderhoud van voertuigen zoals vrachtwagens, opleggers en grotere aanhangwagens. Deze bedrijven bedienen voornamelijk transportbedrijven, logistieke dienstverleners en ondernemers in de bouwsector die afhankelijk zijn van betrouwbare en goed onderhouden voertuigen voor hun dagelijkse operaties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is dynamisch en concurrerend, met een constante vraag naar duurzame en efficiënte oplossingen voor transport. Klanten verwachten niet alleen hoogwaardige producten maar ook een snelle en betrouwbare service. Dit vereist van bedrijven in deze sector een sterke focus op technische expertise en klantgerichte dienstverlening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast spelen technologische ontwikkelingen en regelgeving een belangrijke rol. Ondernemingen moeten op de hoogte blijven van de laatste innovaties op het gebied van voertuigtechnologie en emissienormen. Investeren in moderne diagnoseapparatuur en personeelstraining is cruciaal om concurrerend te blijven en aan de steeds strenger wordende eisen te voldoen. Hierdoor kunnen zij niet alleen voldoen aan de verwachtingen van hun klanten maar ook inspelen op toekomstige markttrends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 21.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 21.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="70B4D625"/>
+    <w:nsid w:val="978E5EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=45.19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>