--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 14 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 28 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de handel van auto-onderdelen en -accessoires richten zich op de inkoop en verkoop van producten die nodig zijn voor het onderhoud, de reparatie en de verbetering van voertuigen. Deze bedrijven bedienen zowel professionele klanten zoals garages en autodealers, als particuliere autobezitters die op zoek zijn naar specifieke onderdelen of accessoires. De producten variëren van essentiële componenten zoals remschijven en motoronderdelen tot esthetische accessoires zoals spoilers en velgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor auto-onderdelen en -accessoires is dynamisch en wordt beïnvloed door technologische ontwikkelingen, veranderende regelgeving en consumentenvoorkeuren. Elektrische en hybride voertuigen vragen bijvoorbeeld om gespecialiseerde onderdelen, waardoor de vraag naar traditionele componenten kan verschuiven. Daarnaast speelt de opkomst van e-commerce een grote rol, omdat consumenten steeds vaker online hun aankopen doen, wat leidt tot een toenemende concurrentie in de online marktplaats.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FC9025AF"/>
+    <w:nsid w:val="8871A11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>