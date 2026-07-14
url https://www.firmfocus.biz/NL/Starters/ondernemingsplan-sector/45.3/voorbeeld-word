--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 14 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de handel van auto-onderdelen en -accessoires richten zich op de inkoop en verkoop van producten die nodig zijn voor het onderhoud, de reparatie en de verbetering van voertuigen. Deze bedrijven bedienen zowel professionele klanten zoals garages en autodealers, als particuliere autobezitters die op zoek zijn naar specifieke onderdelen of accessoires. De producten variëren van essentiële componenten zoals remschijven en motoronderdelen tot esthetische accessoires zoals spoilers en velgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor auto-onderdelen en -accessoires is dynamisch en wordt beïnvloed door technologische ontwikkelingen, veranderende regelgeving en consumentenvoorkeuren. Elektrische en hybride voertuigen vragen bijvoorbeeld om gespecialiseerde onderdelen, waardoor de vraag naar traditionele componenten kan verschuiven. Daarnaast speelt de opkomst van e-commerce een grote rol, omdat consumenten steeds vaker online hun aankopen doen, wat leidt tot een toenemende concurrentie in de online marktplaats.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AB3B3987"/>
+    <w:nsid w:val="FC9025AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>