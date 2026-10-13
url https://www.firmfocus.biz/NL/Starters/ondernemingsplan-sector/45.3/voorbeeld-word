--- v2 (2026-08-28)
+++ v3 (2026-10-13)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 28 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in auto-onderdelen en -accessoires (SBI 45.3) · Gegenereerd op 13 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de handel van auto-onderdelen en -accessoires richten zich op de inkoop en verkoop van producten die nodig zijn voor het onderhoud, de reparatie en de verbetering van voertuigen. Deze bedrijven bedienen zowel professionele klanten zoals garages en autodealers, als particuliere autobezitters die op zoek zijn naar specifieke onderdelen of accessoires. De producten variëren van essentiële componenten zoals remschijven en motoronderdelen tot esthetische accessoires zoals spoilers en velgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor auto-onderdelen en -accessoires is dynamisch en wordt beïnvloed door technologische ontwikkelingen, veranderende regelgeving en consumentenvoorkeuren. Elektrische en hybride voertuigen vragen bijvoorbeeld om gespecialiseerde onderdelen, waardoor de vraag naar traditionele componenten kan verschuiven. Daarnaast speelt de opkomst van e-commerce een grote rol, omdat consumenten steeds vaker online hun aankopen doen, wat leidt tot een toenemende concurrentie in de online marktplaats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de noodzaak om hun assortiment voortdurend aan te passen aan de veranderende vraag en technologische vooruitgang. Het vermogen om snel te reageren op markttrends en de behoeften van klanten effectief te vervullen, is cruciaal voor succes in deze branche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -687,51 +687,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -841,51 +841,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -945,51 +945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1062,51 +1062,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1132,64 +1132,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8871A11F"/>
+    <w:nsid w:val="D77F639D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1524,51 +1524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=45.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>