--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 29 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 14 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van motorfietsen en onderdelen richten zich op de verkoop van nieuwe en gebruikte motorfietsen, evenals de bijbehorende accessoires en onderdelen. Daarnaast bieden zij onderhouds- en reparatiediensten aan om ervoor te zorgen dat motorfietsen in optimale staat blijven. De klantenkring bestaat uit motorfietsbezitters, motorclubs en zakelijke klanten zoals rijscholen en verhuurbedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector wordt gekenmerkt door een toenemende populariteit van motorfietsen als alternatief vervoermiddel, vooral in stedelijke gebieden. Dit wordt gedreven door factoren zoals druk verkeer, de behoefte aan efficiëntere mobiliteit en een groeiende interesse in recreatief motorrijden. De concurrentie in deze sector is aanzienlijk, met zowel kleine gespecialiseerde werkplaatsen als grotere dealers die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D2BE7B4F"/>
+    <w:nsid w:val="9AC56A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>