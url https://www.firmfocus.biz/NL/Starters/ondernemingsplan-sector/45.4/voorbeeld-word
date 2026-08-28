--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 14 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 28 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van motorfietsen en onderdelen richten zich op de verkoop van nieuwe en gebruikte motorfietsen, evenals de bijbehorende accessoires en onderdelen. Daarnaast bieden zij onderhouds- en reparatiediensten aan om ervoor te zorgen dat motorfietsen in optimale staat blijven. De klantenkring bestaat uit motorfietsbezitters, motorclubs en zakelijke klanten zoals rijscholen en verhuurbedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector wordt gekenmerkt door een toenemende populariteit van motorfietsen als alternatief vervoermiddel, vooral in stedelijke gebieden. Dit wordt gedreven door factoren zoals druk verkeer, de behoefte aan efficiëntere mobiliteit en een groeiende interesse in recreatief motorrijden. De concurrentie in deze sector is aanzienlijk, met zowel kleine gespecialiseerde werkplaatsen als grotere dealers die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9AC56A41"/>
+    <w:nsid w:val="0AFED25E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>