--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 28 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van motorfietsen en onderdelen daarvan (SBI 45.4) · Gegenereerd op 13 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van motorfietsen en onderdelen richten zich op de verkoop van nieuwe en gebruikte motorfietsen, evenals de bijbehorende accessoires en onderdelen. Daarnaast bieden zij onderhouds- en reparatiediensten aan om ervoor te zorgen dat motorfietsen in optimale staat blijven. De klantenkring bestaat uit motorfietsbezitters, motorclubs en zakelijke klanten zoals rijscholen en verhuurbedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector wordt gekenmerkt door een toenemende populariteit van motorfietsen als alternatief vervoermiddel, vooral in stedelijke gebieden. Dit wordt gedreven door factoren zoals druk verkeer, de behoefte aan efficiëntere mobiliteit en een groeiende interesse in recreatief motorrijden. De concurrentie in deze sector is aanzienlijk, met zowel kleine gespecialiseerde werkplaatsen als grotere dealers die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle ondernemingen in deze sector onderscheiden zich door een sterke focus op klanttevredenheid, een breed assortiment aan producten en diensten, en het vermogen om in te spelen op technologische ontwikkelingen zoals elektrische motorfietsen. Het vermogen om zich aan te passen aan veranderende wet- en regelgeving, zoals milieunormen, is eveneens cruciaal voor het behoud van een competitieve positie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -567,51 +567,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -721,51 +721,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -825,51 +825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -942,51 +942,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1012,64 +1012,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1125,51 +1125,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0AFED25E"/>
+    <w:nsid w:val="FFF1A1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1404,51 +1404,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=45.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>