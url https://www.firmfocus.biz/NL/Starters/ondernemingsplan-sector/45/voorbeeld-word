--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: handel in en reparatie van auto’s, motorfietsen en aanhangers (SBI 45) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: handel in en reparatie van auto’s, motorfietsen en aanhangers (SBI 45) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van handel en reparatie van auto's, motorfietsen en aanhangers richten zich op de verkoop, onderhoud en reparatie van voertuigen. Deze bedrijven bedienen zowel particulieren als zakelijke klanten die op zoek zijn naar nieuwe of gebruikte voertuigen, evenals onderhoudsdiensten om hun voertuigen in optimale staat te houden. De markt is breed en omvat zowel directe verkoop aan consumenten als B2B-diensten voor wagenparken en leasebedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door technologische ontwikkelingen, veranderende klantbehoeften en milieuregels. Elektrificatie van voertuigen en de toenemende vraag naar duurzame mobiliteitsoplossingen zijn belangrijke trends. Ondernemingen moeten zich aanpassen aan deze veranderingen door hun product- en dienstenaanbod te diversifiëren en te investeren in de nieuwste technologieën en vaardigheden om concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten in deze sector verwachten een hoog niveau van expertise en betrouwbaarheid. Dit betekent dat bedrijven moeten investeren in goed opgeleid personeel en een uitstekende klantenservice. Daarnaast spelen online aanwezigheid en digitale marketing een steeds grotere rol, aangezien klanten steeds vaker online onderzoek doen voordat ze een aankoopbeslissing nemen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 16.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 16.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -639,51 +639,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -897,51 +897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1014,51 +1014,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1084,64 +1084,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1197,51 +1197,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9CFDEE4D"/>
+    <w:nsid w:val="44AA1D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1476,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>