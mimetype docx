--- v0 (2026-05-21)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 21 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in landbouwproducten en levende dieren richt zich op de inkoop, opslag en distributie van diverse agrarische producten en dieren. Dit omvat zowel primaire producten zoals granen, zaden, groenten en fruit, als levende dieren voor de veeteelt. Ondernemingen in deze sector spelen een cruciale rol in de voedselketen door als schakel te fungeren tussen producenten, zoals boeren en kwekers, en afnemers, waaronder supermarkten, speciaalzaken en voedingsmiddelenproducenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze bedrijven opereren in een dynamische marktomgeving waarin seizoensgebondenheid, klimaatveranderingen en internationale handelsregels een grote impact hebben. De vraag naar landbouwproducten en levende dieren kan sterk variëren, afhankelijk van economische omstandigheden en consumententrends. Daarnaast moeten groothandelaars rekening houden met strenge regelgeving op het gebied van voedselveiligheid, dierenwelzijn en milieubescherming.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DF5E0F3"/>
+    <w:nsid w:val="DA331E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>