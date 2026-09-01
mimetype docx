--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in landbouwproducten en levende dieren richt zich op de inkoop, opslag en distributie van diverse agrarische producten en dieren. Dit omvat zowel primaire producten zoals granen, zaden, groenten en fruit, als levende dieren voor de veeteelt. Ondernemingen in deze sector spelen een cruciale rol in de voedselketen door als schakel te fungeren tussen producenten, zoals boeren en kwekers, en afnemers, waaronder supermarkten, speciaalzaken en voedingsmiddelenproducenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze bedrijven opereren in een dynamische marktomgeving waarin seizoensgebondenheid, klimaatveranderingen en internationale handelsregels een grote impact hebben. De vraag naar landbouwproducten en levende dieren kan sterk variëren, afhankelijk van economische omstandigheden en consumententrends. Daarnaast moeten groothandelaars rekening houden met strenge regelgeving op het gebied van voedselveiligheid, dierenwelzijn en milieubescherming.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DA331E4E"/>
+    <w:nsid w:val="B7F8A732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>