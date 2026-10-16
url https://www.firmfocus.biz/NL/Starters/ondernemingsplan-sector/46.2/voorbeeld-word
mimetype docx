--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in landbouwproducten en levende dieren (SBI 46.2) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in landbouwproducten en levende dieren richt zich op de inkoop, opslag en distributie van diverse agrarische producten en dieren. Dit omvat zowel primaire producten zoals granen, zaden, groenten en fruit, als levende dieren voor de veeteelt. Ondernemingen in deze sector spelen een cruciale rol in de voedselketen door als schakel te fungeren tussen producenten, zoals boeren en kwekers, en afnemers, waaronder supermarkten, speciaalzaken en voedingsmiddelenproducenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze bedrijven opereren in een dynamische marktomgeving waarin seizoensgebondenheid, klimaatveranderingen en internationale handelsregels een grote impact hebben. De vraag naar landbouwproducten en levende dieren kan sterk variëren, afhankelijk van economische omstandigheden en consumententrends. Daarnaast moeten groothandelaars rekening houden met strenge regelgeving op het gebied van voedselveiligheid, dierenwelzijn en milieubescherming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in landbouwproducten en levende dieren is vaak sterk afhankelijk van logistieke efficiëntie en goede relaties met leveranciers en klanten. Dit betekent dat bedrijven in deze sector voortdurend moeten investeren in moderne opslagfaciliteiten en transportmiddelen. Daarnaast is het onderhouden van een betrouwbaar netwerk van partners essentieel om snel in te kunnen spelen op veranderingen in de vraag en aanbod van de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 10.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 10.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B7F8A732"/>
+    <w:nsid w:val="10066515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>