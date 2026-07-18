--- v0 (2026-05-30)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 30 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van granen, ruwe tabak, oliën, zaden en veevoer spelen een cruciale rol in de toeleveringsketen van landbouwproducten. Ze opereren als intermediair tussen producenten en eindgebruikers, zoals fabrikanten en retailers. Deze bedrijven kopen grote hoeveelheden grondstoffen in bij boeren en producenten, die vervolgens worden opgeslagen, verwerkt en gedistribueerd naar diverse afzetmarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen varieert van voedingsmiddelenproducenten en diervoederfabrikanten tot detailhandelaren die eindproducten verkopen aan consumenten. De marktomgeving is dynamisch en wordt beïnvloed door factoren zoals seizoensgebonden oogstvariaties, internationale handelspolitiek en wisselende grondstofprijzen. Hierdoor is het voor groothandels van belang om flexibel te zijn en strategische inkoop- en verkoopbeslissingen te nemen.</w:t>
       </w:r>
@@ -1201,51 +1201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="512F33A1"/>
+    <w:nsid w:val="54BE4041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>