--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van granen, ruwe tabak, oliën, zaden en veevoer spelen een cruciale rol in de toeleveringsketen van landbouwproducten. Ze opereren als intermediair tussen producenten en eindgebruikers, zoals fabrikanten en retailers. Deze bedrijven kopen grote hoeveelheden grondstoffen in bij boeren en producenten, die vervolgens worden opgeslagen, verwerkt en gedistribueerd naar diverse afzetmarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen varieert van voedingsmiddelenproducenten en diervoederfabrikanten tot detailhandelaren die eindproducten verkopen aan consumenten. De marktomgeving is dynamisch en wordt beïnvloed door factoren zoals seizoensgebonden oogstvariaties, internationale handelspolitiek en wisselende grondstofprijzen. Hierdoor is het voor groothandels van belang om flexibel te zijn en strategische inkoop- en verkoopbeslissingen te nemen.</w:t>
       </w:r>
@@ -1201,51 +1201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="54BE4041"/>
+    <w:nsid w:val="D5BB5DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>