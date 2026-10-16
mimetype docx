--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in granen, ruwe tabak, oliën, zaden en veevoer (SBI 46.21) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van granen, ruwe tabak, oliën, zaden en veevoer spelen een cruciale rol in de toeleveringsketen van landbouwproducten. Ze opereren als intermediair tussen producenten en eindgebruikers, zoals fabrikanten en retailers. Deze bedrijven kopen grote hoeveelheden grondstoffen in bij boeren en producenten, die vervolgens worden opgeslagen, verwerkt en gedistribueerd naar diverse afzetmarkten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze ondernemingen varieert van voedingsmiddelenproducenten en diervoederfabrikanten tot detailhandelaren die eindproducten verkopen aan consumenten. De marktomgeving is dynamisch en wordt beïnvloed door factoren zoals seizoensgebonden oogstvariaties, internationale handelspolitiek en wisselende grondstofprijzen. Hierdoor is het voor groothandels van belang om flexibel te zijn en strategische inkoop- en verkoopbeslissingen te nemen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in deze sector moeten zich bovendien houden aan strikte regelgeving op het gebied van voedselveiligheid en productnormen. Dit vereist voortdurende monitoring en aanpassing aan veranderende wetgeving. Daarnaast is er een toenemende vraag naar duurzame en biologisch gecertificeerde producten, wat invloed heeft op de inkoopstrategieën en het productaanbod van groothandels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -643,51 +643,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -797,51 +797,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -901,51 +901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1018,51 +1018,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1088,64 +1088,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1201,51 +1201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D5BB5DEA"/>
+    <w:nsid w:val="C85EC3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1480,51 +1480,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>