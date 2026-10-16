--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in bloemen en planten (SBI 46.22) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in bloemen en planten (SBI 46.22) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in bloemen en planten richt zich op de inkoop, verkoop en distributie van een breed scala aan bloemen en planten. Deze ondernemingen kopen producten in grote hoeveelheden in bij kwekers en distribueren deze naar verschillende afnemers. Dit kunnen bloemisten, tuincentra, supermarkten en andere retailers zijn. De focus ligt op het efficiënt beheren van de logistieke processen om de producten in optimale conditie bij de klant te krijgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren binnen een dynamische marktomgeving waar seizoensgebonden vraag en aanbod een grote rol spelen. De sector wordt gekenmerkt door een sterk internationaal karakter, waarbij veel handel plaatsvindt met landen binnen en buiten Europa. Logistieke efficiëntie, kwaliteit van de producten en het onderhouden van sterke relaties met leveranciers en klanten zijn cruciale aspecten voor succes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast is duurzaamheid een steeds belangrijker thema in de sector. Groothandels moeten inspelen op de toenemende vraag naar duurzaam geteelde bloemen en planten. Dit vergt aanpassingen in de inkoopstrategieën en het aanbieden van producten die voldoen aan milieu- en sociale standaarden. Het vermogen om snel te reageren op veranderende markttrends en klantwensen is essentieel voor het behoud van een competitief voordeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2906A80F"/>
+    <w:nsid w:val="F1712163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>