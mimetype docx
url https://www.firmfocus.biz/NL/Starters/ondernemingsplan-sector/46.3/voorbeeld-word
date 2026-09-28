--- v2 (2026-06-30)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen (SBI 46.3) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen (SBI 46.3) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in voedings- en genotmiddelen richt zich op de inkoop en distributie van diverse eet- en drinkwaren, variërend van verse producten tot verpakte goederen. Deze bedrijven fungeren als een belangrijke schakel tussen producenten en detailhandelaars, zoals supermarkten, speciaalzaken en horecagelegenheden. De focus ligt op het efficiënt beheren van de supply chain, waarbij het essentieel is om producten tijdig en in goede staat bij de afnemers te krijgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afnemers in deze sector kunnen variëren van grote retailketens tot kleinere zelfstandige winkels en horecaondernemingen. De marktomgeving is dynamisch en wordt beïnvloed door factoren als consumententrends, seizoensinvloeden en regelgeving omtrent voedselveiligheid. Groothandels moeten flexibel inspelen op deze veranderingen en tegelijkertijd concurreren op prijs en kwaliteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector kent een sterke concurrentie, waarbij schaalvoordelen en logistieke efficiëntie vaak bepalend zijn voor het succes. Ondernemingen in deze branche moeten voortdurend hun processen optimaliseren en relaties met leveranciers en klanten onderhouden. Dit vraagt om een goed inzicht in marktontwikkelingen en het vermogen om snel op veranderingen te reageren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="10D0A0FB"/>
+    <w:nsid w:val="6B6F577F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>