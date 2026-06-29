--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen (SBI 46.3) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen (SBI 46.3) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in voedings- en genotmiddelen richt zich op de inkoop en distributie van diverse eet- en drinkwaren, variërend van verse producten tot verpakte goederen. Deze bedrijven fungeren als een belangrijke schakel tussen producenten en detailhandelaars, zoals supermarkten, speciaalzaken en horecagelegenheden. De focus ligt op het efficiënt beheren van de supply chain, waarbij het essentieel is om producten tijdig en in goede staat bij de afnemers te krijgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afnemers in deze sector kunnen variëren van grote retailketens tot kleinere zelfstandige winkels en horecaondernemingen. De marktomgeving is dynamisch en wordt beïnvloed door factoren als consumententrends, seizoensinvloeden en regelgeving omtrent voedselveiligheid. Groothandels moeten flexibel inspelen op deze veranderingen en tegelijkertijd concurreren op prijs en kwaliteit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector kent een sterke concurrentie, waarbij schaalvoordelen en logistieke efficiëntie vaak bepalend zijn voor het succes. Ondernemingen in deze branche moeten voortdurend hun processen optimaliseren en relaties met leveranciers en klanten onderhouden. Dit vraagt om een goed inzicht in marktontwikkelingen en het vermogen om snel op veranderingen te reageren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 18.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D883F7CD"/>
+    <w:nsid w:val="06868EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>