--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="06868EC7"/>
+    <w:nsid w:val="10D0A0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>