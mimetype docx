--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groothandels in groenten, fruit en consumptieaardappelen richten zich op de inkoop en distributie van verse producten aan diverse afnemers, zoals supermarkten, speciaalzaken, horeca en cateringbedrijven. Ze spelen een cruciale rol in de voedselvoorzieningsketen door het efficiënt verplaatsen van grote hoeveelheden producten van producenten naar retailers en andere eindgebruikers. Dit vereist een goede logistieke planning en nauwe samenwerking met zowel leveranciers als klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor groothandel in groenten en fruit is dynamisch en seizoensgebonden, met schommelingen in aanbod en vraag die afhankelijk zijn van oogsttijden, weersomstandigheden en consumententrends. Concurrentie is aanwezig, zowel lokaal als internationaal, en wordt versterkt door prijsdruk en de noodzaak om hoge kwaliteitsnormen te handhaven. Het is essentieel voor groothandels om flexibel te zijn en snel in te spelen op veranderingen in de markt, zoals verschuivingen in consumentengedrag naar meer biologische of lokaal geteelde producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle ondernemingen in deze sector onderscheiden zich door sterke relaties met hun leveranciers en klanten, evenals door efficiënte logistieke processen en een scherp oog voor marktontwikkelingen. Het vermogen om snel en effectief in te spelen op veranderingen in vraag en aanbod kan een concurrentievoordeel opleveren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 16.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 16.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="992B80A5"/>
+    <w:nsid w:val="CF119E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.31" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>