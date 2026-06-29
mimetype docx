--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groothandels in groenten, fruit en consumptieaardappelen richten zich op de inkoop en distributie van verse producten aan diverse afnemers, zoals supermarkten, speciaalzaken, horeca en cateringbedrijven. Ze spelen een cruciale rol in de voedselvoorzieningsketen door het efficiënt verplaatsen van grote hoeveelheden producten van producenten naar retailers en andere eindgebruikers. Dit vereist een goede logistieke planning en nauwe samenwerking met zowel leveranciers als klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor groothandel in groenten en fruit is dynamisch en seizoensgebonden, met schommelingen in aanbod en vraag die afhankelijk zijn van oogsttijden, weersomstandigheden en consumententrends. Concurrentie is aanwezig, zowel lokaal als internationaal, en wordt versterkt door prijsdruk en de noodzaak om hoge kwaliteitsnormen te handhaven. Het is essentieel voor groothandels om flexibel te zijn en snel in te spelen op veranderingen in de markt, zoals verschuivingen in consumentengedrag naar meer biologische of lokaal geteelde producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle ondernemingen in deze sector onderscheiden zich door sterke relaties met hun leveranciers en klanten, evenals door efficiënte logistieke processen en een scherp oog voor marktontwikkelingen. Het vermogen om snel en effectief in te spelen op veranderingen in vraag en aanbod kan een concurrentievoordeel opleveren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 15.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 16.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CB6EE54C"/>
+    <w:nsid w:val="E21EC072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>