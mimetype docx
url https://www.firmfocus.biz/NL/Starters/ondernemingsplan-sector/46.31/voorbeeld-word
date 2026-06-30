--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E21EC072"/>
+    <w:nsid w:val="42933108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>