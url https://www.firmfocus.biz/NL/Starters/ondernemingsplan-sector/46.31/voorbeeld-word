--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in groenten en fruit en in consumptieaardappelen (SBI 46.31) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groothandels in groenten, fruit en consumptieaardappelen richten zich op de inkoop en distributie van verse producten aan diverse afnemers, zoals supermarkten, speciaalzaken, horeca en cateringbedrijven. Ze spelen een cruciale rol in de voedselvoorzieningsketen door het efficiënt verplaatsen van grote hoeveelheden producten van producenten naar retailers en andere eindgebruikers. Dit vereist een goede logistieke planning en nauwe samenwerking met zowel leveranciers als klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor groothandel in groenten en fruit is dynamisch en seizoensgebonden, met schommelingen in aanbod en vraag die afhankelijk zijn van oogsttijden, weersomstandigheden en consumententrends. Concurrentie is aanwezig, zowel lokaal als internationaal, en wordt versterkt door prijsdruk en de noodzaak om hoge kwaliteitsnormen te handhaven. Het is essentieel voor groothandels om flexibel te zijn en snel in te spelen op veranderingen in de markt, zoals verschuivingen in consumentengedrag naar meer biologische of lokaal geteelde producten.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42933108"/>
+    <w:nsid w:val="992B80A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>