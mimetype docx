--- v2 (2026-06-30)
+++ v3 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in dranken (geen zuivel) (SBI 46.34) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in dranken (geen zuivel) (SBI 46.34) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming binnen de groothandel in dranken (geen zuivel) richt zich op de inkoop en distributie van diverse alcoholische en non-alcoholische dranken aan horeca, detailhandel en andere wederverkopers. Deze bedrijven spelen een cruciale rol in de toeleveringsketen door het aanbieden van een breed scala aan producten, variërend van frisdranken en sappen tot bieren, wijnen en sterke dranken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit restaurants, cafés, supermarkten en speciaalzaken. Daarnaast kunnen evenementenorganisatoren en cateringbedrijven tot de afnemers behoren. Deze groothandelsbedrijven moeten voldoen aan specifieke regelgeving omtrent alcoholverkoop en distributie, wat een goede kennis van de wet- en regelgeving vereist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, is dynamisch en competitief. Er is een constante vraag naar diversificatie van het aanbod, waarbij trends zoals de opkomst van ambachtelijke en lokale producten een belangrijke rol spelen. Daarnaast zijn logistieke efficiëntie en voorraadbeheer cruciaal voor het succes van een groothandel in dranken, gezien de noodzaak om snel en effectief op klantbehoeften in te spelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 28.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 28.6% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8718B342"/>
+    <w:nsid w:val="72912386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>