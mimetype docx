--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in dranken (geen zuivel) (SBI 46.34) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in dranken (geen zuivel) (SBI 46.34) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming binnen de groothandel in dranken (geen zuivel) richt zich op de inkoop en distributie van diverse alcoholische en non-alcoholische dranken aan horeca, detailhandel en andere wederverkopers. Deze bedrijven spelen een cruciale rol in de toeleveringsketen door het aanbieden van een breed scala aan producten, variërend van frisdranken en sappen tot bieren, wijnen en sterke dranken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit restaurants, cafés, supermarkten en speciaalzaken. Daarnaast kunnen evenementenorganisatoren en cateringbedrijven tot de afnemers behoren. Deze groothandelsbedrijven moeten voldoen aan specifieke regelgeving omtrent alcoholverkoop en distributie, wat een goede kennis van de wet- en regelgeving vereist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren, is dynamisch en competitief. Er is een constante vraag naar diversificatie van het aanbod, waarbij trends zoals de opkomst van ambachtelijke en lokale producten een belangrijke rol spelen. Daarnaast zijn logistieke efficiëntie en voorraadbeheer cruciaal voor het succes van een groothandel in dranken, gezien de noodzaak om snel en effectief op klantbehoeften in te spelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 26.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 28.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86C62747"/>
+    <w:nsid w:val="62F099B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>