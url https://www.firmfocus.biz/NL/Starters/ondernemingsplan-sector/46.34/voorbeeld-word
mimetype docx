--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62F099B7"/>
+    <w:nsid w:val="8718B342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>