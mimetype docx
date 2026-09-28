--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van overige voedingsmiddelen en grondstoffen voor de voedingsmiddelenindustrie fungeert als schakel tussen producenten en afnemers. Deze bedrijven importeren en distribueren voedingsmiddelen, grondstoffen en halffabrikaten naar producenten die deze verwerken tot eindproducten. Klanten zijn vaak fabrikanten in de voedingsmiddelenindustrie, variërend van grote voedingsmiddelenproducenten tot kleinere, gespecialiseerde bedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door factoren zoals veranderende consumentenvoorkeuren, regelgeving omtrent voedselveiligheid en duurzaamheidseisen. Groothandels moeten zich aanpassen aan deze ontwikkelingen om concurrerend te blijven. Daarnaast speelt de globalisering een rol, aangezien veel grondstoffen internationaal worden ingekocht, wat invloed heeft op de prijs en beschikbaarheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle bedrijven in deze sector onderscheiden zich door efficiënte logistieke processen en het vermogen om snel in te spelen op markttrends. Ze moeten ook goede relaties onderhouden met zowel leveranciers als klanten om continuïteit in de levering te waarborgen. Dit vereist een diepgaand inzicht in de behoeften van de markt en de capaciteit om deze effectief te bedienen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="02189D1E"/>
+    <w:nsid w:val="56542D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.38" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>