--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van overige voedingsmiddelen en grondstoffen voor de voedingsmiddelenindustrie fungeert als schakel tussen producenten en afnemers. Deze bedrijven importeren en distribueren voedingsmiddelen, grondstoffen en halffabrikaten naar producenten die deze verwerken tot eindproducten. Klanten zijn vaak fabrikanten in de voedingsmiddelenindustrie, variërend van grote voedingsmiddelenproducenten tot kleinere, gespecialiseerde bedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door factoren zoals veranderende consumentenvoorkeuren, regelgeving omtrent voedselveiligheid en duurzaamheidseisen. Groothandels moeten zich aanpassen aan deze ontwikkelingen om concurrerend te blijven. Daarnaast speelt de globalisering een rol, aangezien veel grondstoffen internationaal worden ingekocht, wat invloed heeft op de prijs en beschikbaarheid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle bedrijven in deze sector onderscheiden zich door efficiënte logistieke processen en het vermogen om snel in te spelen op markttrends. Ze moeten ook goede relaties onderhouden met zowel leveranciers als klanten om continuïteit in de levering te waarborgen. Dit vereist een diepgaand inzicht in de behoeften van de markt en de capaciteit om deze effectief te bedienen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 22.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86036690"/>
+    <w:nsid w:val="5A01E129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>