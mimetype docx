--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A01E129"/>
+    <w:nsid w:val="1E068A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>