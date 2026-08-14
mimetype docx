--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in overige voedingsmiddelen en in overige grondstoffen en halffabrikaten voor de voedingsmiddelenindustrie (SBI 46.38) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van overige voedingsmiddelen en grondstoffen voor de voedingsmiddelenindustrie fungeert als schakel tussen producenten en afnemers. Deze bedrijven importeren en distribueren voedingsmiddelen, grondstoffen en halffabrikaten naar producenten die deze verwerken tot eindproducten. Klanten zijn vaak fabrikanten in de voedingsmiddelenindustrie, variërend van grote voedingsmiddelenproducenten tot kleinere, gespecialiseerde bedrijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door factoren zoals veranderende consumentenvoorkeuren, regelgeving omtrent voedselveiligheid en duurzaamheidseisen. Groothandels moeten zich aanpassen aan deze ontwikkelingen om concurrerend te blijven. Daarnaast speelt de globalisering een rol, aangezien veel grondstoffen internationaal worden ingekocht, wat invloed heeft op de prijs en beschikbaarheid.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E068A67"/>
+    <w:nsid w:val="02189D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>