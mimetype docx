--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen algemeen assortiment (SBI 46.39) · Gegenereerd op 18 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen algemeen assortiment (SBI 46.39) · Gegenereerd op 2 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel in voedings- en genotmiddelen met een algemeen assortiment richt zich op de inkoop, opslag en distributie van een breed scala aan producten. Deze producten variëren van basisvoedingsmiddelen zoals granen en zuivel tot luxe genotmiddelen zoals koffie, thee en chocolade. De groothandel fungeert als een essentiële schakel tussen producenten en detailhandelaren, horecaondernemingen en institutionele afnemers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van een groothandel in deze sector bestaat voornamelijk uit supermarkten, speciaalzaken, restaurants en cateringbedrijven. Deze klanten vertrouwen op de groothandel voor een consistent aanbod van kwalitatieve producten tegen concurrerende prijzen. Groothandels moeten flexibel inspelen op de vraag van hun klanten, die afhankelijk kan zijn van seizoensgebonden trends en consumentenvoorkeuren.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1B4C0F0"/>
+    <w:nsid w:val="A9660A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>