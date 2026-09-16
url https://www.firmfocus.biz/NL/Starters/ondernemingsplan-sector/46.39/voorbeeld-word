--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen algemeen assortiment (SBI 46.39) · Gegenereerd op 2 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in voedings- en genotmiddelen algemeen assortiment (SBI 46.39) · Gegenereerd op 17 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel in voedings- en genotmiddelen met een algemeen assortiment richt zich op de inkoop, opslag en distributie van een breed scala aan producten. Deze producten variëren van basisvoedingsmiddelen zoals granen en zuivel tot luxe genotmiddelen zoals koffie, thee en chocolade. De groothandel fungeert als een essentiële schakel tussen producenten en detailhandelaren, horecaondernemingen en institutionele afnemers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van een groothandel in deze sector bestaat voornamelijk uit supermarkten, speciaalzaken, restaurants en cateringbedrijven. Deze klanten vertrouwen op de groothandel voor een consistent aanbod van kwalitatieve producten tegen concurrerende prijzen. Groothandels moeten flexibel inspelen op de vraag van hun klanten, die afhankelijk kan zijn van seizoensgebonden trends en consumentenvoorkeuren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze groothandels opereren, is dynamisch en wordt beïnvloed door factoren zoals veranderende consumententrends, regelgeving op het gebied van voedselveiligheid en logistieke uitdagingen. Concurrentie is hevig, waardoor efficiëntie in operaties en sterke relaties met leveranciers en klanten van cruciaal belang zijn. Het vermogen om snel te reageren op veranderingen in vraag en aanbod kan het verschil maken tussen succes en falen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A9660A80"/>
+    <w:nsid w:val="8768536A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>