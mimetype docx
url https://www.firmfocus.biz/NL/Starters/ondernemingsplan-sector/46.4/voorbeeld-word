--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 8 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 26 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een groothandel in consumentenartikelen (non-food) richt zich op de inkoop en distributie van een breed scala aan producten die niet tot de voedingsmiddelen behoren. Dit omvat onder andere huishoudelijke artikelen, elektronica, kleding, speelgoed en schoonmaakproducten. De groothandel fungeert als schakel tussen fabrikanten en detailhandelaren, waarbij grote hoeveelheden goederen worden opgeslagen en vervolgens in kleinere partijen worden verkocht aan winkels en andere wederverkopers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze groothandels zijn voornamelijk detailhandelaren, maar ook bedrijven die producten gebruiken voor hun eigen bedrijfsvoering. De markt is dynamisch en wordt beïnvloed door trends in consumentenvoorkeuren, seizoeninvloeden en technologische ontwikkelingen. Prijsstelling, leveringsbetrouwbaarheid en productassortiment zijn cruciale factoren die het concurrentievermogen in deze sector bepalen.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1770411"/>
+    <w:nsid w:val="F7533251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>