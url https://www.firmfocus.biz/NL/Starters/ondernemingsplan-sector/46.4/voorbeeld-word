--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 26 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 9 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een groothandel in consumentenartikelen (non-food) richt zich op de inkoop en distributie van een breed scala aan producten die niet tot de voedingsmiddelen behoren. Dit omvat onder andere huishoudelijke artikelen, elektronica, kleding, speelgoed en schoonmaakproducten. De groothandel fungeert als schakel tussen fabrikanten en detailhandelaren, waarbij grote hoeveelheden goederen worden opgeslagen en vervolgens in kleinere partijen worden verkocht aan winkels en andere wederverkopers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze groothandels zijn voornamelijk detailhandelaren, maar ook bedrijven die producten gebruiken voor hun eigen bedrijfsvoering. De markt is dynamisch en wordt beïnvloed door trends in consumentenvoorkeuren, seizoeninvloeden en technologische ontwikkelingen. Prijsstelling, leveringsbetrouwbaarheid en productassortiment zijn cruciale factoren die het concurrentievermogen in deze sector bepalen.</w:t>
       </w:r>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F7533251"/>
+    <w:nsid w:val="573F961A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>