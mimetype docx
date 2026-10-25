--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 9 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in consumentenartikelen (non-food) (SBI 46.4) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een groothandel in consumentenartikelen (non-food) richt zich op de inkoop en distributie van een breed scala aan producten die niet tot de voedingsmiddelen behoren. Dit omvat onder andere huishoudelijke artikelen, elektronica, kleding, speelgoed en schoonmaakproducten. De groothandel fungeert als schakel tussen fabrikanten en detailhandelaren, waarbij grote hoeveelheden goederen worden opgeslagen en vervolgens in kleinere partijen worden verkocht aan winkels en andere wederverkopers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klanten van deze groothandels zijn voornamelijk detailhandelaren, maar ook bedrijven die producten gebruiken voor hun eigen bedrijfsvoering. De markt is dynamisch en wordt beïnvloed door trends in consumentenvoorkeuren, seizoeninvloeden en technologische ontwikkelingen. Prijsstelling, leveringsbetrouwbaarheid en productassortiment zijn cruciale factoren die het concurrentievermogen in deze sector bepalen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor groothandel in non-food consumentenartikelen is veelzijdig en competitief. Globalisering en digitalisering spelen een grote rol, waardoor groothandels zich moeten aanpassen aan veranderende marktomstandigheden en klantverwachtingen. Efficiënt voorraadbeheer en strategische partnerschappen zijn van belang om succesvol te opereren in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -615,51 +615,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -769,51 +769,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -873,51 +873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -990,51 +990,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1060,64 +1060,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1173,51 +1173,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="573F961A"/>
+    <w:nsid w:val="C951CDB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1452,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>