--- v0 (2026-06-08)
+++ v1 (2026-08-28)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in kleding, schoenen en modeartikelen (SBI 46.42) · Gegenereerd op 8 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in kleding, schoenen en modeartikelen (SBI 46.42) · Gegenereerd op 28 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in kleding, schoenen en modeartikelen richt zich op het inkopen van modeproducten in grote hoeveelheden en het doorverkopen aan retailers, online platforms en soms direct aan consumenten. Deze ondernemingen fungeren als een schakel tussen fabrikanten en detailhandelaren, waarbij ze een breed scala aan producten aanbieden die variëren van confectiekleding tot luxueuze modeaccessoires. Het is cruciaal dat groothandelaars trends nauwlettend volgen en snel kunnen inspelen op veranderingen in vraag en aanbod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van groothandels in deze sector zijn vaak modewinkels, warenhuizen, boetieks en online retailers die op zoek zijn naar een divers assortiment om hun klanten te bedienen. Groothandels moeten een sterke relatie met hun leveranciers onderhouden om de beste producten tegen concurrerende prijzen te kunnen aanbieden. Een efficiënte logistiek en distributie zijn essentieel om ervoor te zorgen dat producten tijdig en in goede staat bij de afnemers aankomen.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D6A94B5"/>
+    <w:nsid w:val="18C8BCCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>