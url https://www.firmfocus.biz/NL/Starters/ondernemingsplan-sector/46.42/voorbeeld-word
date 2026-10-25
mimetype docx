--- v1 (2026-08-28)
+++ v2 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in kleding, schoenen en modeartikelen (SBI 46.42) · Gegenereerd op 28 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in kleding, schoenen en modeartikelen (SBI 46.42) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in kleding, schoenen en modeartikelen richt zich op het inkopen van modeproducten in grote hoeveelheden en het doorverkopen aan retailers, online platforms en soms direct aan consumenten. Deze ondernemingen fungeren als een schakel tussen fabrikanten en detailhandelaren, waarbij ze een breed scala aan producten aanbieden die variëren van confectiekleding tot luxueuze modeaccessoires. Het is cruciaal dat groothandelaars trends nauwlettend volgen en snel kunnen inspelen op veranderingen in vraag en aanbod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van groothandels in deze sector zijn vaak modewinkels, warenhuizen, boetieks en online retailers die op zoek zijn naar een divers assortiment om hun klanten te bedienen. Groothandels moeten een sterke relatie met hun leveranciers onderhouden om de beste producten tegen concurrerende prijzen te kunnen aanbieden. Een efficiënte logistiek en distributie zijn essentieel om ervoor te zorgen dat producten tijdig en in goede staat bij de afnemers aankomen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en competitief, met trends die snel kunnen verschuiven door veranderende consumentenvoorkeuren en seizoensgebonden vraag. Groothandels moeten zich aanpassen aan deze veranderingen door flexibel te zijn in hun productaanbod en door effectieve marketingstrategieën te hanteren om hun klantenbestand te behouden en uit te breiden. Het vermogen om snel te schakelen en de juiste marktinzichten te hebben, is van groot belang voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 45.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="18C8BCCC"/>
+    <w:nsid w:val="C03BFB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>