--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 8 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 26 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van elektrische huishoudelijke apparatuur, audio- en videoapparatuur, en fotografische en optische artikelen richten zich op het inkopen en distribueren van producten aan retailers, zakelijke klanten en soms direct aan consumenten. Deze bedrijven fungeren als een essentiële schakel tussen fabrikanten en de eindmarkt, waarbij zij zorgen voor een efficiënte logistiek en voorraadbeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze groothandels zijn vaak detailhandelaars die zich richten op consumenten, maar ook bedrijven die deze producten in hun processen of diensten gebruiken. Denk hierbij aan elektronicawinkels, supermarkten met een elektronica-afdeling en gespecialiseerde foto- en videozaken. De groothandel biedt vaak een breed assortiment aan, variërend van huishoudelijke apparaten zoals wasmachines en koelkasten tot geavanceerde audiovisuele apparatuur en optische instrumenten.</w:t>
       </w:r>
@@ -1178,51 +1178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E56815AB"/>
+    <w:nsid w:val="0002D097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>