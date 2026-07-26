--- v1 (2026-07-26)
+++ v2 (2026-07-26)
@@ -1178,51 +1178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0002D097"/>
+    <w:nsid w:val="3243C135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>