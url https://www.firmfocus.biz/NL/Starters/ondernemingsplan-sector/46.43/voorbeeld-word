--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 26 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 9 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van elektrische huishoudelijke apparatuur, audio- en videoapparatuur, en fotografische en optische artikelen richten zich op het inkopen en distribueren van producten aan retailers, zakelijke klanten en soms direct aan consumenten. Deze bedrijven fungeren als een essentiële schakel tussen fabrikanten en de eindmarkt, waarbij zij zorgen voor een efficiënte logistiek en voorraadbeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze groothandels zijn vaak detailhandelaars die zich richten op consumenten, maar ook bedrijven die deze producten in hun processen of diensten gebruiken. Denk hierbij aan elektronicawinkels, supermarkten met een elektronica-afdeling en gespecialiseerde foto- en videozaken. De groothandel biedt vaak een breed assortiment aan, variërend van huishoudelijke apparaten zoals wasmachines en koelkasten tot geavanceerde audiovisuele apparatuur en optische instrumenten.</w:t>
       </w:r>
@@ -1178,51 +1178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3243C135"/>
+    <w:nsid w:val="DBC8D865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>