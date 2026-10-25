--- v3 (2026-09-09)
+++ v4 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 9 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in elektrische huishoudelijke apparatuur, audio- en videoapparatuur en fotografische en optische artikelen (SBI 46.43) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van elektrische huishoudelijke apparatuur, audio- en videoapparatuur, en fotografische en optische artikelen richten zich op het inkopen en distribueren van producten aan retailers, zakelijke klanten en soms direct aan consumenten. Deze bedrijven fungeren als een essentiële schakel tussen fabrikanten en de eindmarkt, waarbij zij zorgen voor een efficiënte logistiek en voorraadbeheer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De afnemers van deze groothandels zijn vaak detailhandelaars die zich richten op consumenten, maar ook bedrijven die deze producten in hun processen of diensten gebruiken. Denk hierbij aan elektronicawinkels, supermarkten met een elektronica-afdeling en gespecialiseerde foto- en videozaken. De groothandel biedt vaak een breed assortiment aan, variërend van huishoudelijke apparaten zoals wasmachines en koelkasten tot geavanceerde audiovisuele apparatuur en optische instrumenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van deze sector is dynamisch en wordt beïnvloed door technologische ontwikkelingen, consumententrends en economische factoren. Er is een constante vraag naar innovatie en kwaliteitsverbetering, wat betekent dat groothandels voortdurend hun aanbod moeten vernieuwen en aanpassen aan de laatste technologieën en marktbehoeften. Concurrentie is hevig, met zowel nationale als internationale spelers die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -620,51 +620,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -774,51 +774,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -878,51 +878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -995,51 +995,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1065,64 +1065,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1178,51 +1178,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DBC8D865"/>
+    <w:nsid w:val="7D53CDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1457,51 +1457,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>