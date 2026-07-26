--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 8 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 26 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van farmaceutische producten, medische instrumenten en orthopedische artikelen richt zich op de distributie van essentiële gezondheidsproducten. Deze bedrijven leveren voornamelijk aan apotheken, ziekenhuizen, medische praktijken en andere zorginstellingen. De producten die zij distribueren variëren van medicijnen en vaccins tot chirurgische instrumenten en hulpmiddelen voor orthopedische ondersteuning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is sterk gereguleerd en vereist naleving van diverse wet- en regelgeving op het gebied van gezondheid en veiligheid. Dit zorgt ervoor dat de kwaliteit en veiligheid van de producten gewaarborgd zijn. Daarnaast is er een sterke afhankelijkheid van logistieke efficiëntie en betrouwbare leveranciersrelaties om continuïteit in de levering te waarborgen.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4227CD2C"/>
+    <w:nsid w:val="7C1FA188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>