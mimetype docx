--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 26 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 9 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van farmaceutische producten, medische instrumenten en orthopedische artikelen richt zich op de distributie van essentiële gezondheidsproducten. Deze bedrijven leveren voornamelijk aan apotheken, ziekenhuizen, medische praktijken en andere zorginstellingen. De producten die zij distribueren variëren van medicijnen en vaccins tot chirurgische instrumenten en hulpmiddelen voor orthopedische ondersteuning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is sterk gereguleerd en vereist naleving van diverse wet- en regelgeving op het gebied van gezondheid en veiligheid. Dit zorgt ervoor dat de kwaliteit en veiligheid van de producten gewaarborgd zijn. Daarnaast is er een sterke afhankelijkheid van logistieke efficiëntie en betrouwbare leveranciersrelaties om continuïteit in de levering te waarborgen.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7C1FA188"/>
+    <w:nsid w:val="9302945D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>