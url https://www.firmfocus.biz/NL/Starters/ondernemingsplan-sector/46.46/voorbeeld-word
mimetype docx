--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 9 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in farmaceutische producten, medische instrumenten en orthopedische artikelen (SBI 46.46) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van farmaceutische producten, medische instrumenten en orthopedische artikelen richt zich op de distributie van essentiële gezondheidsproducten. Deze bedrijven leveren voornamelijk aan apotheken, ziekenhuizen, medische praktijken en andere zorginstellingen. De producten die zij distribueren variëren van medicijnen en vaccins tot chirurgische instrumenten en hulpmiddelen voor orthopedische ondersteuning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is sterk gereguleerd en vereist naleving van diverse wet- en regelgeving op het gebied van gezondheid en veiligheid. Dit zorgt ervoor dat de kwaliteit en veiligheid van de producten gewaarborgd zijn. Daarnaast is er een sterke afhankelijkheid van logistieke efficiëntie en betrouwbare leveranciersrelaties om continuïteit in de levering te waarborgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector wordt gekenmerkt door snelle technologische ontwikkelingen en een toenemende vraag naar geavanceerde medische oplossingen. Dit vraagt van groothandels dat zij flexibel inspelen op veranderingen in de markt en voortdurend hun productassortiment en distributiemethoden evalueren en aanpassen om aan de behoeften van hun klanten te blijven voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.0% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 24.0% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9302945D"/>
+    <w:nsid w:val="EA24B242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>