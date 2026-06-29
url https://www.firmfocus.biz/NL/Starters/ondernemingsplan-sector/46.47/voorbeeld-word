--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van huismeubilair, woningtextiel, vloerbedekking en verlichting richt zich op het inkopen en distribueren van interieurproducten aan retailers, projectinrichters en andere zakelijke afnemers. Deze bedrijven fungeren als schakel tussen fabrikanten en de detailhandel, en zorgen voor een efficiënte stroom van goederen van producent naar de eindgebruiker. Het assortiment kan variëren van meubels en gordijnen tot tapijten en lampen, afgestemd op de vraag van de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze groothandels bestaat voornamelijk uit meubelzaken, interieurwinkels en grote bouwmarkten die hun assortiment willen aanvullen met kwalitatieve en stijlvolle producten. Ook projectontwikkelaars en interieurontwerpers behoren tot de klantenkring, vooral wanneer zij grootschalige inrichtingsprojecten moeten realiseren. Het is belangrijk dat de groothandel een breed netwerk van leveranciers heeft om aan de diverse behoeften van deze klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is dynamisch en wordt beïnvloed door trends in interieurdesign, seizoensgebonden vraag en economische ontwikkelingen. Groothandels moeten zich aanpassen aan veranderende consumententrends en technologische innovaties om concurrerend te blijven. Dit vraagt om een flexibele bedrijfsstrategie en een goed begrip van zowel de vraag als het aanbod in de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33F01D92"/>
+    <w:nsid w:val="1D8381AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>