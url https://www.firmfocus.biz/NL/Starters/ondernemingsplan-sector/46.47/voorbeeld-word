--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1D8381AE"/>
+    <w:nsid w:val="B64ADD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>