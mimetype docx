--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van huismeubilair, woningtextiel, vloerbedekking en verlichting richt zich op het inkopen en distribueren van interieurproducten aan retailers, projectinrichters en andere zakelijke afnemers. Deze bedrijven fungeren als schakel tussen fabrikanten en de detailhandel, en zorgen voor een efficiënte stroom van goederen van producent naar de eindgebruiker. Het assortiment kan variëren van meubels en gordijnen tot tapijten en lampen, afgestemd op de vraag van de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze groothandels bestaat voornamelijk uit meubelzaken, interieurwinkels en grote bouwmarkten die hun assortiment willen aanvullen met kwalitatieve en stijlvolle producten. Ook projectontwikkelaars en interieurontwerpers behoren tot de klantenkring, vooral wanneer zij grootschalige inrichtingsprojecten moeten realiseren. Het is belangrijk dat de groothandel een breed netwerk van leveranciers heeft om aan de diverse behoeften van deze klanten te voldoen.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B64ADD76"/>
+    <w:nsid w:val="4046BB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>