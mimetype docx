--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in huismeubilair, woningtextiel, vloerbedekking en verlichting (SBI 46.47) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de groothandel van huismeubilair, woningtextiel, vloerbedekking en verlichting richt zich op het inkopen en distribueren van interieurproducten aan retailers, projectinrichters en andere zakelijke afnemers. Deze bedrijven fungeren als schakel tussen fabrikanten en de detailhandel, en zorgen voor een efficiënte stroom van goederen van producent naar de eindgebruiker. Het assortiment kan variëren van meubels en gordijnen tot tapijten en lampen, afgestemd op de vraag van de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze groothandels bestaat voornamelijk uit meubelzaken, interieurwinkels en grote bouwmarkten die hun assortiment willen aanvullen met kwalitatieve en stijlvolle producten. Ook projectontwikkelaars en interieurontwerpers behoren tot de klantenkring, vooral wanneer zij grootschalige inrichtingsprojecten moeten realiseren. Het is belangrijk dat de groothandel een breed netwerk van leveranciers heeft om aan de diverse behoeften van deze klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving waarin deze ondernemingen opereren is dynamisch en wordt beïnvloed door trends in interieurdesign, seizoensgebonden vraag en economische ontwikkelingen. Groothandels moeten zich aanpassen aan veranderende consumententrends en technologische innovaties om concurrerend te blijven. Dit vraagt om een flexibele bedrijfsstrategie en een goed begrip van zowel de vraag als het aanbod in de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4046BB31"/>
+    <w:nsid w:val="5786575C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>