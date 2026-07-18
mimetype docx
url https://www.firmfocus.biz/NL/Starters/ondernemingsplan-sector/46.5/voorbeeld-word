--- v0 (2026-05-26)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 26 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in ICT-apparatuur richt zich op de inkoop en distributie van hardware en softwareproducten aan wederverkopers, zoals detailhandelaren, zakelijke dienstverleners en ICT-installateurs. Deze bedrijven fungeren als een schakel tussen fabrikanten en eindgebruikers, waarbij ze vaak grote hoeveelheden producten inkopen om vervolgens aan hun klanten door te verkopen. Het assortiment kan variëren van computers en randapparatuur tot netwerkinfrastructuur en beveiligingsoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor ICT-apparatuurgroothandel is dynamisch en wordt sterk beïnvloed door technologische ontwikkelingen en veranderende klantbehoeften. Er is een constante vraag naar nieuwe en geavanceerde technologieën, wat betekent dat bedrijven in deze sector alert moeten blijven op de laatste innovaties en markttrends. Concurrentie is aanzienlijk, met zowel grote internationale spelers als kleinere, gespecialiseerde distributeurs die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7672AB1E"/>
+    <w:nsid w:val="4016C498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>