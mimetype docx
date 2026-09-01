--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in ICT-apparatuur richt zich op de inkoop en distributie van hardware en softwareproducten aan wederverkopers, zoals detailhandelaren, zakelijke dienstverleners en ICT-installateurs. Deze bedrijven fungeren als een schakel tussen fabrikanten en eindgebruikers, waarbij ze vaak grote hoeveelheden producten inkopen om vervolgens aan hun klanten door te verkopen. Het assortiment kan variëren van computers en randapparatuur tot netwerkinfrastructuur en beveiligingsoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor ICT-apparatuurgroothandel is dynamisch en wordt sterk beïnvloed door technologische ontwikkelingen en veranderende klantbehoeften. Er is een constante vraag naar nieuwe en geavanceerde technologieën, wat betekent dat bedrijven in deze sector alert moeten blijven op de laatste innovaties en markttrends. Concurrentie is aanzienlijk, met zowel grote internationale spelers als kleinere, gespecialiseerde distributeurs die strijden om marktaandeel.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4016C498"/>
+    <w:nsid w:val="74CC182C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>