--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in ict-apparatuur (SBI 46.5) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in ICT-apparatuur richt zich op de inkoop en distributie van hardware en softwareproducten aan wederverkopers, zoals detailhandelaren, zakelijke dienstverleners en ICT-installateurs. Deze bedrijven fungeren als een schakel tussen fabrikanten en eindgebruikers, waarbij ze vaak grote hoeveelheden producten inkopen om vervolgens aan hun klanten door te verkopen. Het assortiment kan variëren van computers en randapparatuur tot netwerkinfrastructuur en beveiligingsoplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor ICT-apparatuurgroothandel is dynamisch en wordt sterk beïnvloed door technologische ontwikkelingen en veranderende klantbehoeften. Er is een constante vraag naar nieuwe en geavanceerde technologieën, wat betekent dat bedrijven in deze sector alert moeten blijven op de laatste innovaties en markttrends. Concurrentie is aanzienlijk, met zowel grote internationale spelers als kleinere, gespecialiseerde distributeurs die strijden om marktaandeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klanten van deze groothandels zijn vaak op zoek naar betrouwbare leveranciers die niet alleen concurrerende prijzen bieden, maar ook aanvullende diensten zoals technische ondersteuning, logistieke oplossingen en flexibele leveringsopties. Het vermogen om aan deze eisen te voldoen en tegelijkertijd kosten effectief te beheren, is cruciaal voor succes in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 20.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="74CC182C"/>
+    <w:nsid w:val="40A6F1C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>