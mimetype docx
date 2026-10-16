--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van computers, randapparatuur en software richten zich op de distributie van technologieproducten aan zakelijke klanten en wederverkopers. Deze bedrijven kopen grote hoeveelheden hardware en software in van fabrikanten om ze vervolgens door te verkopen aan retailers, IT-dienstverleners en zakelijke eindgebruikers. De focus ligt op het efficiënt beheren van de supply chain en het bieden van een breed assortiment aan producten tegen concurrerende prijzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit bedrijven, variërend van kleine ondernemingen tot grote multinationals, die afhankelijk zijn van betrouwbare technologische oplossingen. Deze groothandels spelen een cruciale rol in het voorzien van deze klanten van de nodige apparatuur en software die essentieel zijn voor hun dagelijkse bedrijfsvoering. Daarnaast bieden ze vaak aanvullende diensten zoals technische ondersteuning en logistieke oplossingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving wordt gekenmerkt door snelle technologische veranderingen en een hoge mate van concurrentie. Groothandels moeten voortdurend inspelen op technologische innovaties en veranderende klantbehoeften om concurrerend te blijven. Digitalisering en automatisering zijn belangrijke trends die de efficiëntie en snelheid van de distributieprocessen verbeteren. Succesvolle ondernemingen in deze sector onderscheiden zich door hun vermogen om snel in te spelen op de dynamiek van de markt en het opbouwen van sterke relaties met zowel leveranciers als klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 17.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F60EF542"/>
+    <w:nsid w:val="6D4D4048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>