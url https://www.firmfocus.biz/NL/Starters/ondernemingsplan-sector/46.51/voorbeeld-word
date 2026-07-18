--- v0 (2026-06-01)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 1 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van computers, randapparatuur en software richten zich op de distributie van technologieproducten aan zakelijke klanten en wederverkopers. Deze bedrijven kopen grote hoeveelheden hardware en software in van fabrikanten om ze vervolgens door te verkopen aan retailers, IT-dienstverleners en zakelijke eindgebruikers. De focus ligt op het efficiënt beheren van de supply chain en het bieden van een breed assortiment aan producten tegen concurrerende prijzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit bedrijven, variërend van kleine ondernemingen tot grote multinationals, die afhankelijk zijn van betrouwbare technologische oplossingen. Deze groothandels spelen een cruciale rol in het voorzien van deze klanten van de nodige apparatuur en software die essentieel zijn voor hun dagelijkse bedrijfsvoering. Daarnaast bieden ze vaak aanvullende diensten zoals technische ondersteuning en logistieke oplossingen.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8660624B"/>
+    <w:nsid w:val="2E0F735F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>