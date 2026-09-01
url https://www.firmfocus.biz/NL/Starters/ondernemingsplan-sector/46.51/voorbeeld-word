--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in computers, randapparatuur en software (SBI 46.51) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van computers, randapparatuur en software richten zich op de distributie van technologieproducten aan zakelijke klanten en wederverkopers. Deze bedrijven kopen grote hoeveelheden hardware en software in van fabrikanten om ze vervolgens door te verkopen aan retailers, IT-dienstverleners en zakelijke eindgebruikers. De focus ligt op het efficiënt beheren van de supply chain en het bieden van een breed assortiment aan producten tegen concurrerende prijzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze sector bestaat voornamelijk uit bedrijven, variërend van kleine ondernemingen tot grote multinationals, die afhankelijk zijn van betrouwbare technologische oplossingen. Deze groothandels spelen een cruciale rol in het voorzien van deze klanten van de nodige apparatuur en software die essentieel zijn voor hun dagelijkse bedrijfsvoering. Daarnaast bieden ze vaak aanvullende diensten zoals technische ondersteuning en logistieke oplossingen.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E0F735F"/>
+    <w:nsid w:val="F60EF542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>