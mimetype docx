--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in elektronische en telecommunicatieapparatuur en bijbehorende onderdelen (SBI 46.52) · Gegenereerd op 25 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in elektronische en telecommunicatieapparatuur en bijbehorende onderdelen (SBI 46.52) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van elektronische en telecommunicatieapparatuur richten zich op de inkoop en distributie van diverse producten zoals smartphones, netwerkcomponenten, en bijbehorende onderdelen. Deze bedrijven fungeren als tussenpersoon tussen fabrikanten en detailhandelaren of zakelijke eindgebruikers. De focus ligt op het efficiënt beheren van de supply chain en het garanderen van een constante beschikbaarheid van producten voor hun klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor elektronische en telecommunicatieapparatuur is dynamisch en wordt beïnvloed door technologische ontwikkelingen en veranderende consumentenvoorkeuren. Groothandels in deze sector moeten zich aanpassen aan snelle innovatiecycli en de toenemende vraag naar geavanceerde technologieën. Ze opereren vaak in een competitieve omgeving waarin prijsstrategieën, betrouwbaarheid van levering en productassortiment cruciale factoren zijn voor succes.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2007C99C"/>
+    <w:nsid w:val="B94259F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>