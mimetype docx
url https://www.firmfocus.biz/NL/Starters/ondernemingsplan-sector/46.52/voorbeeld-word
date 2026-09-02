--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in elektronische en telecommunicatieapparatuur en bijbehorende onderdelen (SBI 46.52) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in elektronische en telecommunicatieapparatuur en bijbehorende onderdelen (SBI 46.52) · Gegenereerd op 2 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van elektronische en telecommunicatieapparatuur richten zich op de inkoop en distributie van diverse producten zoals smartphones, netwerkcomponenten, en bijbehorende onderdelen. Deze bedrijven fungeren als tussenpersoon tussen fabrikanten en detailhandelaren of zakelijke eindgebruikers. De focus ligt op het efficiënt beheren van de supply chain en het garanderen van een constante beschikbaarheid van producten voor hun klanten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De markt voor elektronische en telecommunicatieapparatuur is dynamisch en wordt beïnvloed door technologische ontwikkelingen en veranderende consumentenvoorkeuren. Groothandels in deze sector moeten zich aanpassen aan snelle innovatiecycli en de toenemende vraag naar geavanceerde technologieën. Ze opereren vaak in een competitieve omgeving waarin prijsstrategieën, betrouwbaarheid van levering en productassortiment cruciale factoren zijn voor succes.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B94259F8"/>
+    <w:nsid w:val="15191B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>