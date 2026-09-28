--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van groothandel in machines, apparaten en toebehoren richten zich op de inkoop, opslag en distributie van industriële apparatuur en benodigdheden. Deze bedrijven bedienen een breed scala aan klanten zoals productiebedrijven, bouwondernemingen en diverse industriële sectoren. Ze leveren uiteenlopende producten variërend van zware machines tot specifieke onderdelen en accessoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze groothandels is competitief en gedreven door technologische vooruitgang en veranderende klantbehoeften. Klanten zoeken naar betrouwbare leveranciers die zowel producten van hoge kwaliteit als uitstekende service bieden. Bovendien zijn trends zoals automatisering en duurzaamheid van invloed op de vraag naar specifieke apparatuur en technologieën binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in deze sector moeten vaak anticiperen op veranderingen in regelgeving en economische schommelingen die de vraag naar industriële machines kunnen beïnvloeden. Een sterke relatie met leveranciers en een efficiënte logistieke keten zijn cruciaal om concurrerend te blijven. Het vermogen om snel in te spelen op klantverzoeken en marktontwikkelingen bepaalt vaak het succes van een onderneming in deze dynamische sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 32.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 32.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -627,51 +627,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -781,51 +781,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -885,51 +885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1002,51 +1002,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1072,64 +1072,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E44A9AFA"/>
+    <w:nsid w:val="F27D999A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1464,51 +1464,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>