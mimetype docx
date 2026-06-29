--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van groothandel in machines, apparaten en toebehoren richten zich op de inkoop, opslag en distributie van industriële apparatuur en benodigdheden. Deze bedrijven bedienen een breed scala aan klanten zoals productiebedrijven, bouwondernemingen en diverse industriële sectoren. Ze leveren uiteenlopende producten variërend van zware machines tot specifieke onderdelen en accessoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze groothandels is competitief en gedreven door technologische vooruitgang en veranderende klantbehoeften. Klanten zoeken naar betrouwbare leveranciers die zowel producten van hoge kwaliteit als uitstekende service bieden. Bovendien zijn trends zoals automatisering en duurzaamheid van invloed op de vraag naar specifieke apparatuur en technologieën binnen deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedrijven in deze sector moeten vaak anticiperen op veranderingen in regelgeving en economische schommelingen die de vraag naar industriële machines kunnen beïnvloeden. Een sterke relatie met leveranciers en een efficiënte logistieke keten zijn cruciaal om concurrerend te blijven. Het vermogen om snel in te spelen op klantverzoeken en marktontwikkelingen bepaalt vaak het succes van een onderneming in deze dynamische sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 31.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 32.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8DC39EFA"/>
+    <w:nsid w:val="01497DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>