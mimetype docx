--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="01497DD8"/>
+    <w:nsid w:val="6EF31883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>