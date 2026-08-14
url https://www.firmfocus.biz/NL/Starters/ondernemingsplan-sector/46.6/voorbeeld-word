--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in machines, apparaten en toebehoren voor industrie en handel (SBI 46.6) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van groothandel in machines, apparaten en toebehoren richten zich op de inkoop, opslag en distributie van industriële apparatuur en benodigdheden. Deze bedrijven bedienen een breed scala aan klanten zoals productiebedrijven, bouwondernemingen en diverse industriële sectoren. Ze leveren uiteenlopende producten variërend van zware machines tot specifieke onderdelen en accessoires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze groothandels is competitief en gedreven door technologische vooruitgang en veranderende klantbehoeften. Klanten zoeken naar betrouwbare leveranciers die zowel producten van hoge kwaliteit als uitstekende service bieden. Bovendien zijn trends zoals automatisering en duurzaamheid van invloed op de vraag naar specifieke apparatuur en technologieën binnen deze sector.</w:t>
       </w:r>
@@ -1185,51 +1185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6EF31883"/>
+    <w:nsid w:val="E44A9AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>