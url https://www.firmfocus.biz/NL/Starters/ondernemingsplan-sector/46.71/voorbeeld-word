--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van brandstoffen en overige minerale olieproducten richten zich op de inkoop, opslag en distributie van producten zoals benzine, diesel, kerosine, smeeroliën en bitumen. Deze bedrijven fungeren als een belangrijke schakel tussen raffinaderijen en eindgebruikers, waaronder tankstations, industriële klanten en transportbedrijven. De sector vereist een diepgaande kennis van logistieke processen, evenals een scherp inzicht in prijsontwikkelingen op wereldwijde markten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze groothandels is divers en omvat zowel grote industriële spelers als kleinere lokale ondernemingen. De marktomgeving wordt gekenmerkt door sterke concurrentie en is gevoelig voor geopolitieke invloeden die de beschikbaarheid en prijzen van olieproducten kunnen beïnvloeden. Bedrijven moeten zich continu aanpassen aan veranderende regelgeving op het gebied van milieu en veiligheid, wat een grote invloed heeft op hun operationele strategieën.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector opereert in een dynamische omgeving waar technologische innovatie en duurzaamheid steeds belangrijker worden. Groothandels in brandstoffen moeten inspelen op de toenemende vraag naar alternatieve energiebronnen en duurzamere brandstoffen, terwijl ze tegelijkertijd efficiënte logistieke oplossingen bieden om aan de behoeften van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4199856B"/>
+    <w:nsid w:val="A945DD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>