--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A945DD19"/>
+    <w:nsid w:val="D8851C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>