--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van brandstoffen en overige minerale olieproducten richten zich op de inkoop, opslag en distributie van producten zoals benzine, diesel, kerosine, smeeroliën en bitumen. Deze bedrijven fungeren als een belangrijke schakel tussen raffinaderijen en eindgebruikers, waaronder tankstations, industriële klanten en transportbedrijven. De sector vereist een diepgaande kennis van logistieke processen, evenals een scherp inzicht in prijsontwikkelingen op wereldwijde markten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze groothandels is divers en omvat zowel grote industriële spelers als kleinere lokale ondernemingen. De marktomgeving wordt gekenmerkt door sterke concurrentie en is gevoelig voor geopolitieke invloeden die de beschikbaarheid en prijzen van olieproducten kunnen beïnvloeden. Bedrijven moeten zich continu aanpassen aan veranderende regelgeving op het gebied van milieu en veiligheid, wat een grote invloed heeft op hun operationele strategieën.</w:t>
       </w:r>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D8851C99"/>
+    <w:nsid w:val="B7A3AF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>