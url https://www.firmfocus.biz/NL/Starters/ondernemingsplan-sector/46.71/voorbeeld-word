--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in brandstoffen en overige minerale olieproducten (SBI 46.71) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de groothandel van brandstoffen en overige minerale olieproducten richten zich op de inkoop, opslag en distributie van producten zoals benzine, diesel, kerosine, smeeroliën en bitumen. Deze bedrijven fungeren als een belangrijke schakel tussen raffinaderijen en eindgebruikers, waaronder tankstations, industriële klanten en transportbedrijven. De sector vereist een diepgaande kennis van logistieke processen, evenals een scherp inzicht in prijsontwikkelingen op wereldwijde markten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van deze groothandels is divers en omvat zowel grote industriële spelers als kleinere lokale ondernemingen. De marktomgeving wordt gekenmerkt door sterke concurrentie en is gevoelig voor geopolitieke invloeden die de beschikbaarheid en prijzen van olieproducten kunnen beïnvloeden. Bedrijven moeten zich continu aanpassen aan veranderende regelgeving op het gebied van milieu en veiligheid, wat een grote invloed heeft op hun operationele strategieën.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector opereert in een dynamische omgeving waar technologische innovatie en duurzaamheid steeds belangrijker worden. Groothandels in brandstoffen moeten inspelen op de toenemende vraag naar alternatieve energiebronnen en duurzamere brandstoffen, terwijl ze tegelijkertijd efficiënte logistieke oplossingen bieden om aan de behoeften van hun klanten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 6.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -675,51 +675,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -829,51 +829,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -933,51 +933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1050,51 +1050,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1120,64 +1120,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B7A3AF79"/>
+    <w:nsid w:val="B4AABD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.71" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>