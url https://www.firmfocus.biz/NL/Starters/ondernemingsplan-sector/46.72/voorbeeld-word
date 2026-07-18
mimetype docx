--- v0 (2026-06-01)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in metalen en metaalertsen (SBI 46.72) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in metalen en metaalertsen (SBI 46.72) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in metalen en metaalertsen richt zich op de inkoop, opslag en distributie van ruwe en bewerkte metalen zoals staal, aluminium, koper en ijzererts. Deze ondernemingen opereren als een cruciale schakel tussen producenten van metaalertsen en de fabrikanten die deze grondstoffen nodig hebben voor de productie van goederen in diverse sectoren, zoals de bouw, automotive en technologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich aanpassen aan fluctuaties in grondstofprijzen en wereldwijde handelsverdragen. Het is belangrijk dat zij hun inkoopstrategieën en voorraadbeheer optimaliseren om concurrerend te blijven. De marktomgeving wordt gekenmerkt door een hoge mate van concurrentie en een sterke afhankelijkheid van internationale markten, waar politieke en economische veranderingen snel invloed kunnen hebben op de beschikbaarheid en prijs van metalen.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="881A7E6D"/>
+    <w:nsid w:val="CE3E16EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>