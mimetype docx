--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in metalen en metaalertsen (SBI 46.72) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in metalen en metaalertsen (SBI 46.72) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in metalen en metaalertsen richt zich op de inkoop, opslag en distributie van ruwe en bewerkte metalen zoals staal, aluminium, koper en ijzererts. Deze ondernemingen opereren als een cruciale schakel tussen producenten van metaalertsen en de fabrikanten die deze grondstoffen nodig hebben voor de productie van goederen in diverse sectoren, zoals de bouw, automotive en technologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector moeten zich aanpassen aan fluctuaties in grondstofprijzen en wereldwijde handelsverdragen. Het is belangrijk dat zij hun inkoopstrategieën en voorraadbeheer optimaliseren om concurrerend te blijven. De marktomgeving wordt gekenmerkt door een hoge mate van concurrentie en een sterke afhankelijkheid van internationale markten, waar politieke en economische veranderingen snel invloed kunnen hebben op de beschikbaarheid en prijs van metalen.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CE3E16EB"/>
+    <w:nsid w:val="15FCF21E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>