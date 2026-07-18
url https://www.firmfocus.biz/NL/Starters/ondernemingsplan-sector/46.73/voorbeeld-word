--- v0 (2026-06-01)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in hout, sanitair en overige bouwmaterialen richt zich op de inkoop, opslag en distributie van bouwproducten aan diverse doelgroepen. Deze sector bedient voornamelijk aannemers, bouwbedrijven en detailhandelaren die op zoek zijn naar betrouwbare en kwalitatieve materialen voor hun projecten. Het assortiment varieert van houten balken en platen tot sanitair en andere noodzakelijke bouwmaterialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren in een dynamische marktomgeving die sterk afhankelijk is van de bouw- en vastgoedsector. Factoren zoals economische groei, woningbouwprojecten en renovatietrends hebben een directe invloed op de vraag naar bouwmaterialen. Groothandels moeten inspelen op deze marktdynamiek door een efficiënte voorraadbeheer en sterke relaties met leveranciers en klanten te onderhouden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0086A02F"/>
+    <w:nsid w:val="D819B99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>