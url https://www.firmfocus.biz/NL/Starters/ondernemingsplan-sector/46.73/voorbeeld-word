--- v1 (2026-07-18)
+++ v2 (2026-07-18)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D819B99E"/>
+    <w:nsid w:val="DF960D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>