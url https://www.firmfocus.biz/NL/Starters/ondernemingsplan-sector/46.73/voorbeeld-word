--- v2 (2026-07-18)
+++ v3 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in hout, sanitair en overige bouwmaterialen richt zich op de inkoop, opslag en distributie van bouwproducten aan diverse doelgroepen. Deze sector bedient voornamelijk aannemers, bouwbedrijven en detailhandelaren die op zoek zijn naar betrouwbare en kwalitatieve materialen voor hun projecten. Het assortiment varieert van houten balken en platen tot sanitair en andere noodzakelijke bouwmaterialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren in een dynamische marktomgeving die sterk afhankelijk is van de bouw- en vastgoedsector. Factoren zoals economische groei, woningbouwprojecten en renovatietrends hebben een directe invloed op de vraag naar bouwmaterialen. Groothandels moeten inspelen op deze marktdynamiek door een efficiënte voorraadbeheer en sterke relaties met leveranciers en klanten te onderhouden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF960D56"/>
+    <w:nsid w:val="AE6549C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>