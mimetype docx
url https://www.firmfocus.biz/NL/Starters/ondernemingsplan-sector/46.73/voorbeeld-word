--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: groothandel in hout, sanitair en overige bouwmaterialen (SBI 46.73) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De groothandel in hout, sanitair en overige bouwmaterialen richt zich op de inkoop, opslag en distributie van bouwproducten aan diverse doelgroepen. Deze sector bedient voornamelijk aannemers, bouwbedrijven en detailhandelaren die op zoek zijn naar betrouwbare en kwalitatieve materialen voor hun projecten. Het assortiment varieert van houten balken en platen tot sanitair en andere noodzakelijke bouwmaterialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in deze sector opereren in een dynamische marktomgeving die sterk afhankelijk is van de bouw- en vastgoedsector. Factoren zoals economische groei, woningbouwprojecten en renovatietrends hebben een directe invloed op de vraag naar bouwmaterialen. Groothandels moeten inspelen op deze marktdynamiek door een efficiënte voorraadbeheer en sterke relaties met leveranciers en klanten te onderhouden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De concurrentie binnen de sector is aanzienlijk, met een mix van grote nationale spelers en kleinere, gespecialiseerde aanbieders. Om concurrerend te blijven, is het van belang om te focussen op kostenefficiëntie, logistieke optimalisatie en het aanbieden van een breed en kwalitatief assortiment. Dit vereist een diepgaand inzicht in markttrends en klantbehoeften, evenals een flexibele bedrijfsvoering die kan anticiperen op veranderingen in de vraag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AE6549C1"/>
+    <w:nsid w:val="E45ED02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=46.73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>