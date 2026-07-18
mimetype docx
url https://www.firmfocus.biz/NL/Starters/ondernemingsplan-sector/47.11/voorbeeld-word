--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van supermarkten en winkels met een algemeen assortiment voedings- en genotmiddelen richten zich op het aanbieden van een breed scala aan producten die dagelijkse behoeften vervullen. Deze bedrijven variëren van kleine buurtwinkels tot grote supermarkten en bedienen een divers klantenbestand dat bestaat uit lokale bewoners, gezinnen en individuen die gemak en variëteit zoeken in hun aankopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is sterk concurrerend, met spelers die zich richten op prijsstrategieën, klantenservice en productdiversiteit om zich te onderscheiden. Technologische ontwikkelingen, zoals online bestelmogelijkheden en bezorgdiensten, spelen een steeds grotere rol in het aantrekken en behouden van klanten. Ook duurzaamheid en lokale productkeuze worden steeds belangrijker in de consumentenvoorkeuren.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C607BCCE"/>
+    <w:nsid w:val="4B3C14B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>