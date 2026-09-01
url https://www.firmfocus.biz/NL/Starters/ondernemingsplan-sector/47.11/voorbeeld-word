--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van supermarkten en winkels met een algemeen assortiment voedings- en genotmiddelen richten zich op het aanbieden van een breed scala aan producten die dagelijkse behoeften vervullen. Deze bedrijven variëren van kleine buurtwinkels tot grote supermarkten en bedienen een divers klantenbestand dat bestaat uit lokale bewoners, gezinnen en individuen die gemak en variëteit zoeken in hun aankopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is sterk concurrerend, met spelers die zich richten op prijsstrategieën, klantenservice en productdiversiteit om zich te onderscheiden. Technologische ontwikkelingen, zoals online bestelmogelijkheden en bezorgdiensten, spelen een steeds grotere rol in het aantrekken en behouden van klanten. Ook duurzaamheid en lokale productkeuze worden steeds belangrijker in de consumentenvoorkeuren.</w:t>
       </w:r>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4B3C14B3"/>
+    <w:nsid w:val="BB9AE1C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>