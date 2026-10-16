--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: supermarkten en dergelijke winkels met een algemeen assortiment voedings- en genotmiddelen (SBI 47.11) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van supermarkten en winkels met een algemeen assortiment voedings- en genotmiddelen richten zich op het aanbieden van een breed scala aan producten die dagelijkse behoeften vervullen. Deze bedrijven variëren van kleine buurtwinkels tot grote supermarkten en bedienen een divers klantenbestand dat bestaat uit lokale bewoners, gezinnen en individuen die gemak en variëteit zoeken in hun aankopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is sterk concurrerend, met spelers die zich richten op prijsstrategieën, klantenservice en productdiversiteit om zich te onderscheiden. Technologische ontwikkelingen, zoals online bestelmogelijkheden en bezorgdiensten, spelen een steeds grotere rol in het aantrekken en behouden van klanten. Ook duurzaamheid en lokale productkeuze worden steeds belangrijker in de consumentenvoorkeuren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Supermarkten en soortgelijke winkels opereren vaak in stedelijke en voorstedelijke gebieden, waar de vraag naar toegankelijkheid en snelle service hoog is. De sector moet zich continu aanpassen aan veranderende consumentenbehoeften en marktdynamiek, waaronder economische schommelingen en trends in gezondheid en voeding. Dit vereist een flexibel bedrijfsmodel dat snel kan inspelen op externe invloeden en klantverwachtingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.5% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 29.5% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -591,51 +591,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -745,51 +745,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -849,51 +849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -966,51 +966,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1036,64 +1036,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1149,51 +1149,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BB9AE1C1"/>
+    <w:nsid w:val="81F32885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1428,51 +1428,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>