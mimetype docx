--- v2 (2026-09-02)
+++ v3 (2026-10-17)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 2 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 17 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van warenhuizen en winkels met een algemeen assortiment non-food richten zich op het aanbieden van een breed scala aan producten. Deze variëren van huishoudelijke artikelen, kleding en elektronica tot speelgoed en seizoensgebonden producten. Het doel is om klanten een alles-in-één winkelervaring te bieden, waarbij ze meerdere behoeften kunnen vervullen tijdens één bezoek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep bestaat voornamelijk uit consumenten die op zoek zijn naar gemak en diversiteit in hun aankopen. Deze klanten waarderen de mogelijkheid om op één locatie verschillende productcategorieën te verkennen en aan te schaffen. Dit type winkel trekt een breed publiek aan, variërend van gezinnen tot individuele shoppers die efficiënt willen winkelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt gekenmerkt door sterke concurrentie van zowel fysieke winkels als online platforms. Het veranderende consumentengedrag, met een groeiende voorkeur voor online winkelen, dwingt traditionele warenhuizen om hun strategieën aan te passen. Dit omvat het verbeteren van de klantenservice, het uitbreiden van het online aanbod en het optimaliseren van de winkelervaring om relevant en concurrerend te blijven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 55.9% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 55.9% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="02482707"/>
+    <w:nsid w:val="817695E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>