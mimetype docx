--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 19 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van warenhuizen en winkels met een algemeen assortiment non-food richten zich op het aanbieden van een breed scala aan producten. Deze variëren van huishoudelijke artikelen, kleding en elektronica tot speelgoed en seizoensgebonden producten. Het doel is om klanten een alles-in-één winkelervaring te bieden, waarbij ze meerdere behoeften kunnen vervullen tijdens één bezoek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep bestaat voornamelijk uit consumenten die op zoek zijn naar gemak en diversiteit in hun aankopen. Deze klanten waarderen de mogelijkheid om op één locatie verschillende productcategorieën te verkennen en aan te schaffen. Dit type winkel trekt een breed publiek aan, variërend van gezinnen tot individuele shoppers die efficiënt willen winkelen.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="315C2652"/>
+    <w:nsid w:val="AD12D9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>