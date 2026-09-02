--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 19 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: warenhuizen en dergelijke winkels met een algemeen assortiment non-food (SBI 47.19) · Gegenereerd op 2 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van warenhuizen en winkels met een algemeen assortiment non-food richten zich op het aanbieden van een breed scala aan producten. Deze variëren van huishoudelijke artikelen, kleding en elektronica tot speelgoed en seizoensgebonden producten. Het doel is om klanten een alles-in-één winkelervaring te bieden, waarbij ze meerdere behoeften kunnen vervullen tijdens één bezoek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep bestaat voornamelijk uit consumenten die op zoek zijn naar gemak en diversiteit in hun aankopen. Deze klanten waarderen de mogelijkheid om op één locatie verschillende productcategorieën te verkennen en aan te schaffen. Dit type winkel trekt een breed publiek aan, variërend van gezinnen tot individuele shoppers die efficiënt willen winkelen.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AD12D9BE"/>
+    <w:nsid w:val="02482707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>