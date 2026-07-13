--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 29 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 13 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de benzinestationsector bieden essentiële diensten aan automobilisten door de verkoop van brandstoffen zoals benzine, diesel en soms LPG. Naast brandstoffen verkopen deze stations vaak aanvullende producten zoals motorolie, koelvloeistof en ruitenwisservloeistof. Veel benzinestations breiden hun aanbod uit met een winkelfunctie waar klanten snacks, dranken en andere gemaksartikelen kunnen kopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van benzinestations bestaat voornamelijk uit automobilisten die onderweg brandstof nodig hebben, variërend van dagelijkse pendelaars tot reizigers op doorreis. Daarnaast bedienen benzinestations steeds vaker klanten die gebruikmaken van elektrische voertuigen door het aanbieden van laadpalen. Dit weerspiegelt een belangrijke trend in de sector waarbij duurzaamheid en alternatieve brandstoffen een grotere rol spelen.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E55B22E"/>
+    <w:nsid w:val="95672818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>