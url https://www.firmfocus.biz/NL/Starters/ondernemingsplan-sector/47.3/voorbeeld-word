--- v1 (2026-07-13)
+++ v2 (2026-08-27)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 13 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 27 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de benzinestationsector bieden essentiële diensten aan automobilisten door de verkoop van brandstoffen zoals benzine, diesel en soms LPG. Naast brandstoffen verkopen deze stations vaak aanvullende producten zoals motorolie, koelvloeistof en ruitenwisservloeistof. Veel benzinestations breiden hun aanbod uit met een winkelfunctie waar klanten snacks, dranken en andere gemaksartikelen kunnen kopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van benzinestations bestaat voornamelijk uit automobilisten die onderweg brandstof nodig hebben, variërend van dagelijkse pendelaars tot reizigers op doorreis. Daarnaast bedienen benzinestations steeds vaker klanten die gebruikmaken van elektrische voertuigen door het aanbieden van laadpalen. Dit weerspiegelt een belangrijke trend in de sector waarbij duurzaamheid en alternatieve brandstoffen een grotere rol spelen.</w:t>
       </w:r>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="95672818"/>
+    <w:nsid w:val="BC9728F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>