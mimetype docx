--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 27 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: benzinestations (SBI 47.3) · Gegenereerd op 11 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de benzinestationsector bieden essentiële diensten aan automobilisten door de verkoop van brandstoffen zoals benzine, diesel en soms LPG. Naast brandstoffen verkopen deze stations vaak aanvullende producten zoals motorolie, koelvloeistof en ruitenwisservloeistof. Veel benzinestations breiden hun aanbod uit met een winkelfunctie waar klanten snacks, dranken en andere gemaksartikelen kunnen kopen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring van benzinestations bestaat voornamelijk uit automobilisten die onderweg brandstof nodig hebben, variërend van dagelijkse pendelaars tot reizigers op doorreis. Daarnaast bedienen benzinestations steeds vaker klanten die gebruikmaken van elektrische voertuigen door het aanbieden van laadpalen. Dit weerspiegelt een belangrijke trend in de sector waarbij duurzaamheid en alternatieve brandstoffen een grotere rol spelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van benzinestations is sterk concurrerend en wordt beïnvloed door factoren zoals brandstofprijzen, locatie en de beschikbaarheid van alternatieve vervoersmiddelen. Benzinestations moeten inspelen op veranderende klantbehoeften en technologische ontwikkelingen om concurrerend te blijven. Dit omvat het optimaliseren van de winkelervaring en het uitbreiden van diensten met bijvoorbeeld autowasstraten of carsharing-opties. De sector staat ook onder druk om te verduurzamen, wat kansen biedt voor innovatie en differentiatie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.2% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 25.2% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -687,51 +687,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -841,51 +841,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -945,51 +945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1062,51 +1062,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1132,64 +1132,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1245,51 +1245,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BC9728F5"/>
+    <w:nsid w:val="9B94100D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1524,51 +1524,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>