--- v0 (2026-06-26)
+++ v1 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in consumentenelektronica (SBI 47.4) · Gegenereerd op 26 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in consumentenelektronica (SBI 47.4) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector van consumentenelektronica richt zich op de verkoop van elektronische apparaten en accessoires die bestemd zijn voor persoonlijk gebruik. Dit varieert van smartphones, laptops en televisies tot huishoudelijke apparaten zoals wasmachines en koelkasten. Deze winkels kunnen zowel fysieke vestigingen hebben als online platformen aanbieden waar klanten producten kunnen bekijken en aanschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze winkels bestaat voornamelijk uit consumenten die op zoek zijn naar nieuwe technologieën en gadgets om hun dagelijks leven te verbeteren of te vergemakkelijken. Klanten kunnen variëren van jonge tech-enthousiastelingen tot gezinnen die op zoek zijn naar betrouwbare huishoudelijke apparaten. Het is belangrijk om een breed scala aan producten aan te bieden om aan de diverse behoeften van deze consumenten te voldoen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor winkels in consumentenelektronica is dynamisch en competitief. Technologische innovaties volgen elkaar snel op, waardoor het essentieel is om up-to-date te blijven met de laatste trends en ontwikkelingen. Daarnaast is er een sterke concurrentie van zowel grote ketens als gespecialiseerde online winkels. Het succes van een winkel in deze sector hangt vaak af van de prijs-kwaliteitverhouding, klantenservice en de beschikbaarheid van de nieuwste producten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 23.8% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 23.8% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -651,51 +651,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -805,51 +805,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -909,51 +909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1026,51 +1026,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1096,64 +1096,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="88CCDBEB"/>
+    <w:nsid w:val="DFBA59DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1488,51 +1488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>