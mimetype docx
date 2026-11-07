--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in consumentenelektronica (SBI 47.4) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in consumentenelektronica (SBI 47.4) · Gegenereerd op 7 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector van consumentenelektronica richt zich op de verkoop van elektronische apparaten en accessoires die bestemd zijn voor persoonlijk gebruik. Dit varieert van smartphones, laptops en televisies tot huishoudelijke apparaten zoals wasmachines en koelkasten. Deze winkels kunnen zowel fysieke vestigingen hebben als online platformen aanbieden waar klanten producten kunnen bekijken en aanschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De doelgroep van deze winkels bestaat voornamelijk uit consumenten die op zoek zijn naar nieuwe technologieën en gadgets om hun dagelijks leven te verbeteren of te vergemakkelijken. Klanten kunnen variëren van jonge tech-enthousiastelingen tot gezinnen die op zoek zijn naar betrouwbare huishoudelijke apparaten. Het is belangrijk om een breed scala aan producten aan te bieden om aan de diverse behoeften van deze consumenten te voldoen.</w:t>
       </w:r>
@@ -1209,51 +1209,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DFBA59DB"/>
+    <w:nsid w:val="2A15107C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>