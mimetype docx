--- v0 (2026-05-25)
+++ v1 (2026-07-15)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in audio- en videoapparatuur of in een algemeen assortiment van wit- en  bruingoed (SBI 47.43) · Gegenereerd op 26 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in audio- en videoapparatuur of in een algemeen assortiment van wit- en  bruingoed (SBI 47.43) · Gegenereerd op 15 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van audio- en videoapparatuur en wit- en bruingoed richten zich op de verkoop van elektronische consumentenproducten. Dit omvat een breed scala aan producten zoals televisies, geluidsinstallaties, koelkasten en wasmachines. Deze winkels bieden zowel gespecialiseerde als algemene assortimenten aan, afhankelijk van de marktvraag en hun positionering. Het doel is om consumenten te voorzien van de nieuwste technologieën en betrouwbare huishoudelijke apparaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze winkels varieert van individuele consumenten tot kleine bedrijven die behoefte hebben aan apparatuur voor dagelijks gebruik of specifieke projecten. De markt is competitief, met zowel fysieke winkels als online platforms die strijden om de aandacht van de consument. Klanten hechten veel waarde aan kwaliteit, prijs en service, wat betekent dat winkels zich moeten onderscheiden door middel van deskundig advies en klantgerichtheid.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="842095B7"/>
+    <w:nsid w:val="614C20C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>