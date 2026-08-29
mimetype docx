--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in audio- en videoapparatuur of in een algemeen assortiment van wit- en  bruingoed (SBI 47.43) · Gegenereerd op 15 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in audio- en videoapparatuur of in een algemeen assortiment van wit- en  bruingoed (SBI 47.43) · Gegenereerd op 29 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van audio- en videoapparatuur en wit- en bruingoed richten zich op de verkoop van elektronische consumentenproducten. Dit omvat een breed scala aan producten zoals televisies, geluidsinstallaties, koelkasten en wasmachines. Deze winkels bieden zowel gespecialiseerde als algemene assortimenten aan, afhankelijk van de marktvraag en hun positionering. Het doel is om consumenten te voorzien van de nieuwste technologieën en betrouwbare huishoudelijke apparaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De klantenkring voor deze winkels varieert van individuele consumenten tot kleine bedrijven die behoefte hebben aan apparatuur voor dagelijks gebruik of specifieke projecten. De markt is competitief, met zowel fysieke winkels als online platforms die strijden om de aandacht van de consument. Klanten hechten veel waarde aan kwaliteit, prijs en service, wat betekent dat winkels zich moeten onderscheiden door middel van deskundig advies en klantgerichtheid.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="614C20C0"/>
+    <w:nsid w:val="C9631F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>