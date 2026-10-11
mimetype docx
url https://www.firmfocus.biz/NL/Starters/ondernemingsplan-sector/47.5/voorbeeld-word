--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 27 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 12 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van winkels in overige huishoudelijke artikelen richten zich op de verkoop van een breed scala aan producten die het dagelijks leven in huis vergemakkelijken. Dit varieert van keukenaccessoires en schoonmaakartikelen tot decoratieve objecten. Deze winkels bedienen een diverse klantengroep, variërend van jonge huishoudens die hun eerste woning inrichten tot oudere klanten die hun bestaande inrichting willen aanvullen of vernieuwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en concurrerend, met zowel fysieke winkels als online platforms die strijden om de aandacht van de consument. Er is een toenemende vraag naar duurzame en milieuvriendelijke producten, wat kansen biedt voor ondernemers die zich op deze niche willen richten. Daarnaast speelt de locatie van fysieke winkels een cruciale rol in het aantrekken van klanten, waarbij zichtbaarheid en bereikbaarheid belangrijke factoren zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten ook rekening houden met seizoensgebonden schommelingen in de vraag. Bijvoorbeeld, tijdens feestdagen en speciale evenementen kan er een verhoogde vraag zijn naar specifieke producten. Het is daarom belangrijk om goed voorraadbeheer en marketingstrategieën te ontwikkelen die inspelen op deze fluctuaties in de markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 47.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -618,51 +618,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -772,51 +772,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -876,51 +876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -993,51 +993,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1063,64 +1063,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1176,51 +1176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B366E17A"/>
+    <w:nsid w:val="32DA473A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1455,51 +1455,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>