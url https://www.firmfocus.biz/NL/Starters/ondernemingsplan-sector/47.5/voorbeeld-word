--- v3 (2026-10-11)
+++ v4 (2026-10-12)
@@ -1176,51 +1176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="32DA473A"/>
+    <w:nsid w:val="2E5D12CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>