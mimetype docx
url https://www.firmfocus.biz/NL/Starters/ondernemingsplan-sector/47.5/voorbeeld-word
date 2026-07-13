--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 29 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 13 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van winkels in overige huishoudelijke artikelen richten zich op de verkoop van een breed scala aan producten die het dagelijks leven in huis vergemakkelijken. Dit varieert van keukenaccessoires en schoonmaakartikelen tot decoratieve objecten. Deze winkels bedienen een diverse klantengroep, variërend van jonge huishoudens die hun eerste woning inrichten tot oudere klanten die hun bestaande inrichting willen aanvullen of vernieuwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en concurrerend, met zowel fysieke winkels als online platforms die strijden om de aandacht van de consument. Er is een toenemende vraag naar duurzame en milieuvriendelijke producten, wat kansen biedt voor ondernemers die zich op deze niche willen richten. Daarnaast speelt de locatie van fysieke winkels een cruciale rol in het aantrekken van klanten, waarbij zichtbaarheid en bereikbaarheid belangrijke factoren zijn.</w:t>
       </w:r>
@@ -1176,51 +1176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DFF4B6BB"/>
+    <w:nsid w:val="32024BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>