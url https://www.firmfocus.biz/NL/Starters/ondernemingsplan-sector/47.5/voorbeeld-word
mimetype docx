--- v1 (2026-07-13)
+++ v2 (2026-08-27)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 13 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in overige huishoudelijke artikelen (SBI 47.5) · Gegenereerd op 27 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van winkels in overige huishoudelijke artikelen richten zich op de verkoop van een breed scala aan producten die het dagelijks leven in huis vergemakkelijken. Dit varieert van keukenaccessoires en schoonmaakartikelen tot decoratieve objecten. Deze winkels bedienen een diverse klantengroep, variërend van jonge huishoudens die hun eerste woning inrichten tot oudere klanten die hun bestaande inrichting willen aanvullen of vernieuwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en concurrerend, met zowel fysieke winkels als online platforms die strijden om de aandacht van de consument. Er is een toenemende vraag naar duurzame en milieuvriendelijke producten, wat kansen biedt voor ondernemers die zich op deze niche willen richten. Daarnaast speelt de locatie van fysieke winkels een cruciale rol in het aantrekken van klanten, waarbij zichtbaarheid en bereikbaarheid belangrijke factoren zijn.</w:t>
       </w:r>
@@ -1176,51 +1176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="32024BC3"/>
+    <w:nsid w:val="B366E17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>