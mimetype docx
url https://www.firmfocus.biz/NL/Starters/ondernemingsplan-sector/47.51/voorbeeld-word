--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 2 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 19 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van kledingstoffen, huishoudtextiel en fournituren richten zich op de verkoop van diverse textielproducten en accessoires. Deze winkels bieden een breed scala aan producten zoals stoffen voor kleding- en meubelstoffering, gordijnen, beddengoed en naaibenodigdheden. Klanten variëren van particuliere consumenten die zelf hun kleding of interieur willen maken tot professionele kleermakers en interieurontwerpers die op zoek zijn naar hoogwaardige materialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door trends in mode en interieurdesign, seizoensgebonden vraag en economische omstandigheden. Concurrentie komt zowel van fysieke winkels als van online platforms, die vaak een breder assortiment en gemakkelijke toegang bieden. Om succesvol te zijn, moeten ondernemers in deze sector zich onderscheiden door kwaliteit, klantgerichtheid en een goed geoptimaliseerd productaanbod.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C1BB86FC"/>
+    <w:nsid w:val="CAB4CB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>