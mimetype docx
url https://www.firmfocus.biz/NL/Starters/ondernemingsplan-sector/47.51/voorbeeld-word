--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 19 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 2 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van kledingstoffen, huishoudtextiel en fournituren richten zich op de verkoop van diverse textielproducten en accessoires. Deze winkels bieden een breed scala aan producten zoals stoffen voor kleding- en meubelstoffering, gordijnen, beddengoed en naaibenodigdheden. Klanten variëren van particuliere consumenten die zelf hun kleding of interieur willen maken tot professionele kleermakers en interieurontwerpers die op zoek zijn naar hoogwaardige materialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door trends in mode en interieurdesign, seizoensgebonden vraag en economische omstandigheden. Concurrentie komt zowel van fysieke winkels als van online platforms, die vaak een breder assortiment en gemakkelijke toegang bieden. Om succesvol te zijn, moeten ondernemers in deze sector zich onderscheiden door kwaliteit, klantgerichtheid en een goed geoptimaliseerd productaanbod.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CAB4CB40"/>
+    <w:nsid w:val="D849DE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>