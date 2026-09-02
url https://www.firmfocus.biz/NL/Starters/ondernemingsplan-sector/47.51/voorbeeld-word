--- v2 (2026-09-02)
+++ v3 (2026-09-02)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D849DE99"/>
+    <w:nsid w:val="190F49B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>