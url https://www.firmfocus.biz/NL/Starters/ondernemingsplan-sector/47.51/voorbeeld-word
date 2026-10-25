--- v3 (2026-09-02)
+++ v4 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 2 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in kledingstoffen, huishoudtextiel en fournituren (SBI 47.51) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van kledingstoffen, huishoudtextiel en fournituren richten zich op de verkoop van diverse textielproducten en accessoires. Deze winkels bieden een breed scala aan producten zoals stoffen voor kleding- en meubelstoffering, gordijnen, beddengoed en naaibenodigdheden. Klanten variëren van particuliere consumenten die zelf hun kleding of interieur willen maken tot professionele kleermakers en interieurontwerpers die op zoek zijn naar hoogwaardige materialen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en wordt beïnvloed door trends in mode en interieurdesign, seizoensgebonden vraag en economische omstandigheden. Concurrentie komt zowel van fysieke winkels als van online platforms, die vaak een breder assortiment en gemakkelijke toegang bieden. Om succesvol te zijn, moeten ondernemers in deze sector zich onderscheiden door kwaliteit, klantgerichtheid en een goed geoptimaliseerd productaanbod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast speelt duurzaamheid een steeds grotere rol in de markt. Consumenten tonen meer interesse in milieuvriendelijke en ethisch geproduceerde textielproducten. Hierdoor ontstaat er een kans voor ondernemers om zich te profileren met duurzame en ecologisch verantwoorde materialen. Het inspelen op deze trend kan een belangrijke differentiator zijn in een concurrerende markt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.4% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.4% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="190F49B6"/>
+    <w:nsid w:val="D75B526A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>