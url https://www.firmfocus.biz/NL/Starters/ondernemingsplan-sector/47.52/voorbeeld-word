--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 8 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 23 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de doe-het-zelfsector richten zich op de verkoop van gereedschappen, bouwmaterialen en andere benodigdheden voor huisverbeteringsprojecten. Ze bedienen zowel particuliere consumenten die kleine tot middelgrote projecten in en om het huis uitvoeren als professionele aannemers die grotere bouw- en renovatiewerkzaamheden uitvoeren. Klanten waarderen het brede assortiment en de toegankelijkheid van producten die hen in staat stellen om zelfstandig klussen te klaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van doe-het-zelfwinkels wordt gekenmerkt door een seizoensgebonden vraag en een sterke concurrentie van zowel fysieke winkels als online platforms. Lokale en regionale spelers moeten zich onderscheiden door bijvoorbeeld persoonlijke service, deskundig advies en een breed scala aan producten dat direct beschikbaar is. Dit vraagt om een goed doordachte voorraadbeheer en een gerichte marketingstrategie die inspeelt op de specifieke behoeften van hun klantenbasis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De sector is gevoelig voor economische schommelingen, aangezien consumentenbestedingen in huisverbetering vaak afhankelijk zijn van het beschikbare inkomen. Desondanks blijft de doe-het-zelfmarkt aantrekkelijk door de voortdurende trend van zelfredzaamheid en de populariteit van woningverbetering. Ondernemers moeten zich daarom bewust zijn van marktontwikkelingen en consumentenvoorkeuren om succesvol te blijven opereren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.3% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 40.3% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -579,51 +579,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -733,51 +733,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -837,51 +837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -954,51 +954,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1024,64 +1024,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AFC4A386"/>
+    <w:nsid w:val="9DA304C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1416,51 +1416,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>