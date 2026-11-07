--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 23 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 7 november 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de doe-het-zelfsector richten zich op de verkoop van gereedschappen, bouwmaterialen en andere benodigdheden voor huisverbeteringsprojecten. Ze bedienen zowel particuliere consumenten die kleine tot middelgrote projecten in en om het huis uitvoeren als professionele aannemers die grotere bouw- en renovatiewerkzaamheden uitvoeren. Klanten waarderen het brede assortiment en de toegankelijkheid van producten die hen in staat stellen om zelfstandig klussen te klaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van doe-het-zelfwinkels wordt gekenmerkt door een seizoensgebonden vraag en een sterke concurrentie van zowel fysieke winkels als online platforms. Lokale en regionale spelers moeten zich onderscheiden door bijvoorbeeld persoonlijke service, deskundig advies en een breed scala aan producten dat direct beschikbaar is. Dit vraagt om een goed doordachte voorraadbeheer en een gerichte marketingstrategie die inspeelt op de specifieke behoeften van hun klantenbasis.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DA304C7"/>
+    <w:nsid w:val="930E733E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>