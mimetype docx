--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 24 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in doe-het-zelfartikelen (SBI 47.52) · Gegenereerd op 8 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de doe-het-zelfsector richten zich op de verkoop van gereedschappen, bouwmaterialen en andere benodigdheden voor huisverbeteringsprojecten. Ze bedienen zowel particuliere consumenten die kleine tot middelgrote projecten in en om het huis uitvoeren als professionele aannemers die grotere bouw- en renovatiewerkzaamheden uitvoeren. Klanten waarderen het brede assortiment en de toegankelijkheid van producten die hen in staat stellen om zelfstandig klussen te klaren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving van doe-het-zelfwinkels wordt gekenmerkt door een seizoensgebonden vraag en een sterke concurrentie van zowel fysieke winkels als online platforms. Lokale en regionale spelers moeten zich onderscheiden door bijvoorbeeld persoonlijke service, deskundig advies en een breed scala aan producten dat direct beschikbaar is. Dit vraagt om een goed doordachte voorraadbeheer en een gerichte marketingstrategie die inspeelt op de specifieke behoeften van hun klantenbasis.</w:t>
       </w:r>
@@ -1137,51 +1137,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0F387BB0"/>
+    <w:nsid w:val="AFC4A386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>