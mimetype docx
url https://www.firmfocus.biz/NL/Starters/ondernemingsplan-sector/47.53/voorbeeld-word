--- v3 (2026-09-01)
+++ v4 (2026-10-16)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 1 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 16 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vloerbedekking en gordijnen richten zich op de verkoop en, vaak, de installatie van producten zoals tapijten, laminaat, parket, vinyl, en diverse soorten gordijnen en jaloezieën. Deze winkels bedienen zowel particuliere klanten die hun woonruimtes willen verfraaien als zakelijke klanten die hun kantoor- of bedrijfsruimtes willen inrichten. De producten die zij aanbieden variëren van standaardopties tot op maat gemaakte oplossingen die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze winkels kenmerkt zich door concurrentie op zowel prijs als service. Klanten verwachten deskundig advies, een breed assortiment en mogelijkheden voor maatwerk. De sector ervaart ook invloed van trends zoals duurzaamheid en het gebruik van natuurlijke materialen, wat de vraag naar milieuvriendelijke producten stimuleert. Daarnaast speelt de verschuiving naar online winkelen een rol, waarbij fysieke winkels vaak een showroomfunctie vervullen en aanvullende diensten zoals advies en installatie bieden om zich te onderscheiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de fluctuaties in de bouw- en renovatiemarkt, aangezien deze direct van invloed zijn op de vraag naar vloerbedekking en gordijnen. Het vermogen om zich aan te passen aan veranderende consumententrends en technologische ontwikkelingen, zoals smart home-integratie, kan een belangrijke succesfactor zijn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 49.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="781BC333"/>
+    <w:nsid w:val="394E20E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>