--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 31 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 18 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vloerbedekking en gordijnen richten zich op de verkoop en, vaak, de installatie van producten zoals tapijten, laminaat, parket, vinyl, en diverse soorten gordijnen en jaloezieën. Deze winkels bedienen zowel particuliere klanten die hun woonruimtes willen verfraaien als zakelijke klanten die hun kantoor- of bedrijfsruimtes willen inrichten. De producten die zij aanbieden variëren van standaardopties tot op maat gemaakte oplossingen die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze winkels kenmerkt zich door concurrentie op zowel prijs als service. Klanten verwachten deskundig advies, een breed assortiment en mogelijkheden voor maatwerk. De sector ervaart ook invloed van trends zoals duurzaamheid en het gebruik van natuurlijke materialen, wat de vraag naar milieuvriendelijke producten stimuleert. Daarnaast speelt de verschuiving naar online winkelen een rol, waarbij fysieke winkels vaak een showroomfunctie vervullen en aanvullende diensten zoals advies en installatie bieden om zich te onderscheiden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="25077E1D"/>
+    <w:nsid w:val="59F41752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>