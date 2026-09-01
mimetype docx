--- v1 (2026-07-18)
+++ v2 (2026-09-01)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 18 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in vloerbedekking en gordijnen (SBI 47.53) · Gegenereerd op 1 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van vloerbedekking en gordijnen richten zich op de verkoop en, vaak, de installatie van producten zoals tapijten, laminaat, parket, vinyl, en diverse soorten gordijnen en jaloezieën. Deze winkels bedienen zowel particuliere klanten die hun woonruimtes willen verfraaien als zakelijke klanten die hun kantoor- of bedrijfsruimtes willen inrichten. De producten die zij aanbieden variëren van standaardopties tot op maat gemaakte oplossingen die inspelen op specifieke klantbehoeften.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze winkels kenmerkt zich door concurrentie op zowel prijs als service. Klanten verwachten deskundig advies, een breed assortiment en mogelijkheden voor maatwerk. De sector ervaart ook invloed van trends zoals duurzaamheid en het gebruik van natuurlijke materialen, wat de vraag naar milieuvriendelijke producten stimuleert. Daarnaast speelt de verschuiving naar online winkelen een rol, waarbij fysieke winkels vaak een showroomfunctie vervullen en aanvullende diensten zoals advies en installatie bieden om zich te onderscheiden.</w:t>
       </w:r>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59F41752"/>
+    <w:nsid w:val="626F1589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>