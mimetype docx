--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="626F1589"/>
+    <w:nsid w:val="781BC333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>