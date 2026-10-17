--- v2 (2026-09-02)
+++ v3 (2026-10-17)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 2 september 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 17 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector van elektrische huishoudelijke apparatuur en onderdelen richt zich op de verkoop van diverse elektrische apparaten voor huishoudelijk gebruik, zoals koelkasten, wasmachines, magnetrons en kleinere keukenapparaten. Daarnaast kunnen deze winkels ook gespecialiseerd zijn in de verkoop van onderdelen en accessoires die nodig zijn voor het onderhoud en de reparatie van deze apparaten. Klanten variëren van particulieren tot kleine bedrijven die op zoek zijn naar specifieke apparatuur of vervangende onderdelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door technologische vooruitgang en veranderende consumentenvoorkeuren. Er is een groeiende vraag naar energiezuinige en slimme apparaten die kunnen worden geïntegreerd in moderne woonomgevingen. Dit biedt zowel uitdagingen als kansen voor ondernemers, vooral op het gebied van productaanbod en klantenservice. Concurrentie komt zowel van grote ketens als van online aanbieders, wat betekent dat fysieke winkels moeten inspelen op unieke klantbelevingen en persoonlijke service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemers in deze sector moeten zich bewust zijn van de snelle veranderingen in technologie en regelgeving, zoals energie-efficiëntienormen. Het is belangrijk om een flexibel bedrijfsmodel te hanteren dat kan inspelen op nieuwe trends en klantbehoeften. Het onderhouden van sterke relaties met leveranciers en het bieden van uitstekende service kan helpen om een loyale klantenkring op te bouwen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.7% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 38.7% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -699,51 +699,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -853,51 +853,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1144,64 +1144,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D12F27AA"/>
+    <w:nsid w:val="2D23CAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1536,51 +1536,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>