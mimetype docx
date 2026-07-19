--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 25 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 19 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector van elektrische huishoudelijke apparatuur en onderdelen richt zich op de verkoop van diverse elektrische apparaten voor huishoudelijk gebruik, zoals koelkasten, wasmachines, magnetrons en kleinere keukenapparaten. Daarnaast kunnen deze winkels ook gespecialiseerd zijn in de verkoop van onderdelen en accessoires die nodig zijn voor het onderhoud en de reparatie van deze apparaten. Klanten variëren van particulieren tot kleine bedrijven die op zoek zijn naar specifieke apparatuur of vervangende onderdelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door technologische vooruitgang en veranderende consumentenvoorkeuren. Er is een groeiende vraag naar energiezuinige en slimme apparaten die kunnen worden geïntegreerd in moderne woonomgevingen. Dit biedt zowel uitdagingen als kansen voor ondernemers, vooral op het gebied van productaanbod en klantenservice. Concurrentie komt zowel van grote ketens als van online aanbieders, wat betekent dat fysieke winkels moeten inspelen op unieke klantbelevingen en persoonlijke service.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90ECC24A"/>
+    <w:nsid w:val="DF9FD6E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>