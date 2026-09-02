--- v1 (2026-07-19)
+++ v2 (2026-09-02)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 19 juli 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in elektrische huishoudelijke apparatuur en onderdelen daarvoor (SBI 47.54) · Gegenereerd op 2 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een onderneming in de sector van elektrische huishoudelijke apparatuur en onderdelen richt zich op de verkoop van diverse elektrische apparaten voor huishoudelijk gebruik, zoals koelkasten, wasmachines, magnetrons en kleinere keukenapparaten. Daarnaast kunnen deze winkels ook gespecialiseerd zijn in de verkoop van onderdelen en accessoires die nodig zijn voor het onderhoud en de reparatie van deze apparaten. Klanten variëren van particulieren tot kleine bedrijven die op zoek zijn naar specifieke apparatuur of vervangende onderdelen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door technologische vooruitgang en veranderende consumentenvoorkeuren. Er is een groeiende vraag naar energiezuinige en slimme apparaten die kunnen worden geïntegreerd in moderne woonomgevingen. Dit biedt zowel uitdagingen als kansen voor ondernemers, vooral op het gebied van productaanbod en klantenservice. Concurrentie komt zowel van grote ketens als van online aanbieders, wat betekent dat fysieke winkels moeten inspelen op unieke klantbelevingen en persoonlijke service.</w:t>
       </w:r>
@@ -1257,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF9FD6E6"/>
+    <w:nsid w:val="D12F27AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>