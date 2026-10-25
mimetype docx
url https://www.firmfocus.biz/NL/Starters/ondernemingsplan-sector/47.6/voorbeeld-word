--- v2 (2026-08-09)
+++ v3 (2026-10-25)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in lectuur, sport-, kampeer- en recreatieartikelen (SBI 47.6) · Gegenereerd op 9 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in lectuur, sport-, kampeer- en recreatieartikelen (SBI 47.6) · Gegenereerd op 25 oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van lectuur, sport-, kampeer- en recreatieartikelen richten zich op de verkoop van een breed scala aan producten die variëren van boeken en tijdschriften tot sportuitrusting en kampeerspullen. Deze winkels bedienen een diverse klantengroep, waaronder leesliefhebbers, sporters, kampeerliefhebbers en recreatiezoekers. De producten worden vaak zowel in fysieke winkels als via online platforms aangeboden, waardoor ondernemers flexibel kunnen inspelen op de veranderende wensen van consumenten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector kenmerkt zich door een sterke concurrentie en een snel veranderend consumentengedrag. Trends zoals digitalisering en duurzaamheid beïnvloeden de vraag naar producten. Ondernemers moeten alert zijn op de verschuiving naar online aankopen en de groeiende belangstelling voor milieuvriendelijke en duurzame producten. Het is belangrijk om een goede mix van producten en diensten aan te bieden die aansluiten bij de huidige marktontwikkelingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Er zijn ook seizoensgebonden factoren die van invloed zijn op de verkoop in deze sector, zoals vakantieperiodes en sportseizoenen. Door strategisch in te spelen op deze piekmomenten, kunnen ondernemers hun omzet optimaliseren. Het begrijpen van de klantbehoeften en het bieden van een uitstekende klantenservice zijn cruciaal voor succes in deze dynamische sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 35.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 35.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -603,51 +603,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -757,51 +757,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -861,51 +861,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -978,51 +978,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1048,64 +1048,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1161,51 +1161,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F2E329A"/>
+    <w:nsid w:val="A20B740A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1440,51 +1440,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>