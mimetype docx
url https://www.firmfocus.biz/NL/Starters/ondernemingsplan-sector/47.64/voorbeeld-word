--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 14 augustus 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 28 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van fietsen, bromfietsen, sport- en kampeerartikelen en boten richten zich op de verkoop en service van producten die mobiliteit en vrijetijdsbesteding bevorderen. Deze bedrijven bedienen een breed scala aan klanten, van dagelijkse forenzen en sportliefhebbers tot vakantiegangers die op zoek zijn naar avontuur in de natuur. De producten die zij aanbieden variëren van stadsfietsen en elektrische fietsen tot tenten, slaapzakken, en zeilboten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en seizoensgebonden, met pieken in de lente en zomermaanden wanneer de vraag naar recreatieve uitrusting toeneemt. Ondernemers moeten inspelen op trends zoals de groeiende populariteit van duurzame mobiliteitsoplossingen en de toenemende interesse in actieve vakanties. Daarnaast is er een verschuiving naar online verkoopkanalen, hoewel fysieke winkels een belangrijke rol blijven spelen in het bieden van persoonlijke service en advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle bedrijven in deze sector onderscheiden zich door een divers productaanbod en een sterke klantenservice. Ze moeten flexibel inspelen op veranderende consumentenbehoeften en markttrends, zoals de opkomst van elektrische voertuigen en de vraag naar hoogwaardige, duurzame producten. Een diepgaand begrip van hun doelgroep en een strategische locatiekeuze zijn essentieel voor het behalen van concurrentievoordeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.1% (CBS-data, Firmfocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -663,51 +663,51 @@
       <w:bookmarkStart w:id="23" w:name="_Toc23"/>
       <w:r>
         <w:t>6. Strategie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc24"/>
       <w:r>
         <w:t>SWOT-analyse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet — drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
+        <w:t xml:space="preserve">Breng intern (sterktes en zwaktes) en extern (kansen en bedreigingen) in kaart. Houd de lijsten kort en concreet: drie tot vijf punten per kwadrant geeft genoeg context zonder de uitwerking onhandelbaar te maken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sterktes: wat doet u beter dan vergelijkbare ondernemingen in deze sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -817,51 +817,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner doorloopt u SWOT, confrontatiematrix en strategische keuzes als afzonderlijke stappen. Branche-cijfers en AI-suggesties helpen u de items concreet te maken in plaats van algemeen.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc26"/>
       <w:r>
         <w:t>7. Financieel plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc27"/>
       <w:r>
         <w:t>Investerings- en financieringsplan</w:t>
       </w:r>
@@ -921,51 +921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering: eigen geld, bank, microkrediet, familie of partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc28"/>
       <w:r>
         <w:t>Exploitatiebegroting en cashflow</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt — winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
+        <w:t xml:space="preserve">Een meerjarige winst-en-verliesprognose laat zien wanneer de onderneming break-even draait. De cashflow-prognose laat zien of u in de tussentijd voldoende geld op de rekening houdt: winst maken kan, terwijl u toch maanden in een liquiditeitstekort zit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omzetprognose op basis van realistische aannames (klanten × besteding × frequentie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1038,51 +1038,51 @@
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In Firmfocus Business Planner rekent u investering, financiering, omzet, kosten en cashflow door met behulp van branchecijfers van uw sector. U ziet meteen wanneer de onderneming break-even draait en hoeveel financiering u realistisch nodig heeft.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begin met Firmfocus Business Planner: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc29"/>
       <w:r>
         <w:t>Verder met uw eigen plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9637.79527559055" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1108,64 +1108,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="305480"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dit is een sectorvoorbeeld, geen op u toegesneden plan.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sector-specifieke AI-suggesties die op uw eigen tekst inhaken en met Word- of PDF-export? Probeer Firmfocus Business Planner 14 dagen gratis. Het account verloopt automatisch — geen creditcard nodig.</w:t>
+              <w:t xml:space="preserve">Wilt u uw eigen plan in dezelfde structuur uitwerken, met sectorcijfers en AI-suggesties die op uw eigen tekst inhaken en met export naar Word en PDF? Start dan vandaag in de Firmfocus Business Planner:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="305480"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">firmfocus.biz/business-planner</w:t>
+                <w:t xml:space="preserve">firmfocus.biz/business-planner-start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze voorbeeldtekst is sectorgenerisch geformuleerd op basis van publieke branche-informatie en bevat geen persoonsgegevens of specifieke bedrijfsnamen. Bedragen, percentages en regelgeving wisselen per situatie; controleer feiten altijd zelf voordat u ze in uw eigen plan opneemt.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1360.6299212598426" w:right="1133.8582677165352" w:bottom="1360.6299212598426" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="63B04912"/>
+    <w:nsid w:val="418985F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1500,51 +1500,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lead">
     <w:name w:val="Lead"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
     <w:name w:val="Placeholder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firmfocus.biz/business-planner-start?utm_source=voorbeeld-download&amp;utm_medium=word&amp;utm_campaign=sectorfunnel&amp;utm_content=47.64" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>