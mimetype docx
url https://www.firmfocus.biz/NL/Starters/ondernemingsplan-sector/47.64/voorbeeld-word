--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -24,102 +24,102 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 14 mei 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 30 juni 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van fietsen, bromfietsen, sport- en kampeerartikelen en boten richten zich op de verkoop en service van producten die mobiliteit en vrijetijdsbesteding bevorderen. Deze bedrijven bedienen een breed scala aan klanten, van dagelijkse forenzen en sportliefhebbers tot vakantiegangers die op zoek zijn naar avontuur in de natuur. De producten die zij aanbieden variëren van stadsfietsen en elektrische fietsen tot tenten, slaapzakken, en zeilboten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en seizoensgebonden, met pieken in de lente en zomermaanden wanneer de vraag naar recreatieve uitrusting toeneemt. Ondernemers moeten inspelen op trends zoals de groeiende populariteit van duurzame mobiliteitsoplossingen en de toenemende interesse in actieve vakanties. Daarnaast is er een verschuiving naar online verkoopkanalen, hoewel fysieke winkels een belangrijke rol blijven spelen in het bieden van persoonlijke service en advies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvolle bedrijven in deze sector onderscheiden zich door een divers productaanbod en een sterke klantenservice. Ze moeten flexibel inspelen op veranderende consumentenbehoeften en markttrends, zoals de opkomst van elektrische voertuigen en de vraag naar hoogwaardige, duurzame producten. Een diepgaand begrip van hun doelgroep en een strategische locatiekeuze zijn essentieel voor het behalen van concurrentievoordeel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="B8873F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 36.6% (CBS-data, FirmFocus brancheinformatie).</w:t>
+        <w:t xml:space="preserve">Branche-gemiddelde brutomarge: 37.1% (CBS-data, FirmFocus brancheinformatie).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>1. De onderneming</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Bedrijfsidee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="65AAC791"/>
+    <w:nsid w:val="788F9F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>