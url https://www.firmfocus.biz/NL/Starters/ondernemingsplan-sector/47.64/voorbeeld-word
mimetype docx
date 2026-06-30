--- v1 (2026-06-29)
+++ v2 (2026-06-30)
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="788F9F75"/>
+    <w:nsid w:val="BC6C17E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>