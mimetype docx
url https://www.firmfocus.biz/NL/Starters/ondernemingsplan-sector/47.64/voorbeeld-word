--- v2 (2026-06-30)
+++ v3 (2026-08-14)
@@ -24,51 +24,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>Voorbeeld-ondernemingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6b7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 30 juni 2026</w:t>
+        <w:t xml:space="preserve">Sector: winkels in fietsen en bromfietsen, sport- en kampeerartikelen en boten (SBI 47.64) · Gegenereerd op 14 augustus 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondernemingen in de sector van fietsen, bromfietsen, sport- en kampeerartikelen en boten richten zich op de verkoop en service van producten die mobiliteit en vrijetijdsbesteding bevorderen. Deze bedrijven bedienen een breed scala aan klanten, van dagelijkse forenzen en sportliefhebbers tot vakantiegangers die op zoek zijn naar avontuur in de natuur. De producten die zij aanbieden variëren van stadsfietsen en elektrische fietsen tot tenten, slaapzakken, en zeilboten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De marktomgeving voor deze sector is dynamisch en seizoensgebonden, met pieken in de lente en zomermaanden wanneer de vraag naar recreatieve uitrusting toeneemt. Ondernemers moeten inspelen op trends zoals de groeiende populariteit van duurzame mobiliteitsoplossingen en de toenemende interesse in actieve vakanties. Daarnaast is er een verschuiving naar online verkoopkanalen, hoewel fysieke winkels een belangrijke rol blijven spelen in het bieden van persoonlijke service en advies.</w:t>
       </w:r>
@@ -1221,51 +1221,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BC6C17E6"/>
+    <w:nsid w:val="63B04912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>